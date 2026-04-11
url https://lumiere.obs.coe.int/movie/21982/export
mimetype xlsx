--- v0 (2025-12-30)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Agnes und seine Brüder</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Oskar Roehler</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0389738/</t>
+    <t>https://www.imdb.com/title/tt0389738</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-CADE-0000-I-0000-0000-K</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C8B9-709F-72E3-7E0F-DAFE-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/112169</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q394674</t>
   </si>
@@ -154,66 +154,66 @@
   <si>
     <t>Une famille allemande</t>
   </si>
   <si>
     <t>Ágnes öcsénk</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アグネスと彼の兄弟</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Agnes i jego bracia</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Agnes si fratii sai</t>
   </si>
   <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Agnes y sus hermanos</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Агнес и его братья</t>
+  </si>
+  <si>
     <t>SE,US</t>
   </si>
   <si>
     <t>Agnes and His Brothers</t>
-  </si>
-[...10 lines deleted...]
-    <t>Агнес и его братья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -530,51 +530,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0389738/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-CADE-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C8B9-709F-72E3-7E0F-DAFE-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112169" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q394674" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Agnes-und-seine-Brueder" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0389738" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-CADE-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C8B9-709F-72E3-7E0F-DAFE-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112169" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q394674" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Agnes-und-seine-Brueder" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -762,113 +762,113 @@
       <c r="D4" s="3">
         <v>240495</v>
       </c>
       <c r="E4" s="3">
         <v>221887</v>
       </c>
       <c r="F4" s="3">
         <v>18457</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3">
         <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5">
         <v>38427</v>
       </c>
       <c r="D5" s="3">
-        <v>3473</v>
+        <v>5914</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
-        <v>3309</v>
+        <v>5750</v>
       </c>
       <c r="G5" s="3">
         <v>164</v>
       </c>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6">
         <v>38715</v>
       </c>
       <c r="D6" s="3">
         <v>309</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>309</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="D7" s="3">
-        <v>259541</v>
+        <v>261982</v>
       </c>
       <c r="E7" s="3">
         <v>222191</v>
       </c>
       <c r="F7" s="3">
-        <v>36964</v>
+        <v>39405</v>
       </c>
       <c r="G7" s="3">
         <v>235</v>
       </c>
       <c r="H7" s="3">
         <v>151</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="3">
-        <v>263659</v>
+        <v>266100</v>
       </c>
       <c r="E8" s="3">
         <v>225925</v>
       </c>
       <c r="F8" s="3">
-        <v>37348</v>
+        <v>39789</v>
       </c>
       <c r="G8" s="3">
         <v>235</v>
       </c>
       <c r="H8" s="3">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>