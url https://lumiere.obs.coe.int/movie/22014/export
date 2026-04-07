--- v0 (2025-12-06)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Musica cubana</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>German Kral</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, IT, CU, JP</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0419987/</t>
+    <t>https://www.imdb.com/title/tt0419987</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-F7AA-0000-3-0000-0000-S</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E2FE-5ED1-9339-A7BB-4368-W</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3333990</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/musica-cubana</t>
   </si>
@@ -509,51 +509,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0419987/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-F7AA-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E2FE-5ED1-9339-A7BB-4368-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3333990" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/musica-cubana" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0419987" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-F7AA-0000-3-0000-0000-S" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E2FE-5ED1-9339-A7BB-4368-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3333990" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/musica-cubana" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -763,55 +763,55 @@
       <c r="I4" s="3"/>
       <c r="J4" s="3">
         <v>122</v>
       </c>
       <c r="K4" s="3">
         <v>57</v>
       </c>
       <c r="L4" s="3">
         <v>2359</v>
       </c>
       <c r="M4" s="3">
         <v>2064</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5">
         <v>38525</v>
       </c>
       <c r="D5" s="3">
-        <v>45817</v>
+        <v>52475</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
-        <v>45134</v>
+        <v>51792</v>
       </c>
       <c r="G5" s="3">
         <v>683</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6">
         <v>38548</v>
       </c>
       <c r="D6" s="3">
         <v>4318</v>
       </c>
       <c r="E6" s="3"/>
@@ -851,92 +851,92 @@
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="3">
         <v>9763</v>
       </c>
       <c r="E8" s="3">
         <v>9763</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="D9" s="3">
-        <v>88465</v>
+        <v>95123</v>
       </c>
       <c r="E9" s="3">
         <v>28412</v>
       </c>
       <c r="F9" s="3">
-        <v>54519</v>
+        <v>61177</v>
       </c>
       <c r="G9" s="3">
         <v>851</v>
       </c>
       <c r="H9" s="3">
         <v>81</v>
       </c>
       <c r="I9" s="3">
         <v>0</v>
       </c>
       <c r="J9" s="3">
         <v>122</v>
       </c>
       <c r="K9" s="3">
         <v>57</v>
       </c>
       <c r="L9" s="3">
         <v>2359</v>
       </c>
       <c r="M9" s="3">
         <v>2064</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="3">
-        <v>91107</v>
+        <v>97765</v>
       </c>
       <c r="E10" s="3">
         <v>31006</v>
       </c>
       <c r="F10" s="3">
-        <v>54519</v>
+        <v>61177</v>
       </c>
       <c r="G10" s="3">
         <v>851</v>
       </c>
       <c r="H10" s="3">
         <v>81</v>
       </c>
       <c r="I10" s="3">
         <v>48</v>
       </c>
       <c r="J10" s="3">
         <v>122</v>
       </c>
       <c r="K10" s="3">
         <v>57</v>
       </c>
       <c r="L10" s="3">
         <v>2359</v>
       </c>
       <c r="M10" s="3">
         <v>2064</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>