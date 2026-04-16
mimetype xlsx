--- v0 (2025-11-24)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Stage Beauty</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Richard Eyre</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0368658/</t>
+    <t>https://www.imdb.com/title/tt0368658</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-4022-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7F08-6361-A1A3-2640-D6C1-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/111874</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q256037</t>
   </si>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0368658/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-4022-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7F08-6361-A1A3-2640-D6C1-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111874" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q256037" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/stage-beauty" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0368658" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-4022-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7F08-6361-A1A3-2640-D6C1-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111874" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q256037" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/stage-beauty" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -884,55 +884,55 @@
         <v>38442</v>
       </c>
       <c r="D5" s="3">
         <v>27448</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>27448</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>38413</v>
       </c>
       <c r="D6" s="3">
-        <v>51208</v>
+        <v>51189</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>50767</v>
+        <v>50748</v>
       </c>
       <c r="G6" s="3">
         <v>359</v>
       </c>
       <c r="H6" s="3">
         <v>82</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>38233</v>
       </c>
       <c r="D7" s="3">
         <v>83</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
@@ -1128,83 +1128,83 @@
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16">
         <v>38317</v>
       </c>
       <c r="D16" s="3">
         <v>1650</v>
       </c>
       <c r="E16" s="3">
         <v>1650</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="D17" s="3">
-        <v>301259</v>
+        <v>301240</v>
       </c>
       <c r="E17" s="3">
         <v>111093</v>
       </c>
       <c r="F17" s="3">
-        <v>177266</v>
+        <v>177247</v>
       </c>
       <c r="G17" s="3">
         <v>12521</v>
       </c>
       <c r="H17" s="3">
         <v>296</v>
       </c>
       <c r="I17" s="3">
         <v>5</v>
       </c>
       <c r="J17" s="3">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>304350</v>
+        <v>304331</v>
       </c>
       <c r="E18" s="3">
         <v>112743</v>
       </c>
       <c r="F18" s="3">
-        <v>178707</v>
+        <v>178688</v>
       </c>
       <c r="G18" s="3">
         <v>12521</v>
       </c>
       <c r="H18" s="3">
         <v>296</v>
       </c>
       <c r="I18" s="3">
         <v>5</v>
       </c>
       <c r="J18" s="3">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>