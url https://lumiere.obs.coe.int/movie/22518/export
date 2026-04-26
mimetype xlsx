--- v0 (2025-12-03)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Crimen ferpecto</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Álex de la Iglesia</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0395125/</t>
+    <t>https://www.imdb.com/title/tt0395125</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-CA10-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/EDE7-E0FD-7DAA-E018-3CF7-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/111778</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2566971</t>
   </si>
@@ -226,135 +226,135 @@
   <si>
     <t>US</t>
   </si>
   <si>
     <t>El Crimen Perfecto (The Perfect Crime)</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Ferpektni zločin</t>
   </si>
   <si>
     <t>Fopoln zločin</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Muhtesem suç</t>
   </si>
   <si>
     <t>O Crima Ferpecta</t>
   </si>
   <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Ферпектно престъпление</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Crime Ferpeito</t>
+  </si>
+  <si>
+    <t>CA,GB,US</t>
+  </si>
+  <si>
+    <t>Ferpect Crime</t>
+  </si>
+  <si>
+    <t>Ein ferpektes Verbrechen</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Den perfekte forbrydelse</t>
+  </si>
+  <si>
+    <t>Le crime farpait</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Ševac i njegov pijevac</t>
+  </si>
+  <si>
+    <t>Elszabott frigy</t>
+  </si>
+  <si>
+    <t>Crimen perfecto</t>
+  </si>
+  <si>
+    <t>Crimen perfecto - Finché morte non li separi</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Crimen Ferpecto</t>
+  </si>
+  <si>
+    <t>Zbrodnia ferpekcyjna</t>
+  </si>
+  <si>
+    <t>Ферпектни злочин</t>
+  </si>
+  <si>
+    <t>Muhteşem suç</t>
+  </si>
+  <si>
+    <t>El crimen perfecto</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>The Perfect Crime</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Идеальное преступление</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Λέτειο έγκλημα</t>
   </si>
   <si>
-    <t>BG</t>
-[...61 lines deleted...]
-  <si>
     <t>Ένα σχεδόν τέλειο έγκλημα</t>
   </si>
   <si>
     <t>Τέλειο έγκλημα</t>
-  </si>
-[...10 lines deleted...]
-    <t>Идеальное преступление</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -671,51 +671,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0395125/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-CA10-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/EDE7-E0FD-7DAA-E018-3CF7-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111778" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2566971" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/crimen-ferpecto" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0395125" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-CA10-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/EDE7-E0FD-7DAA-E018-3CF7-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111778" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2566971" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/crimen-ferpecto" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -990,55 +990,55 @@
       </c>
       <c r="F6" s="3">
         <v>8510</v>
       </c>
       <c r="G6" s="3">
         <v>4</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>38483</v>
       </c>
       <c r="D7" s="3">
-        <v>141501</v>
+        <v>142543</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>139025</v>
+        <v>140067</v>
       </c>
       <c r="G7" s="3">
         <v>2476</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8">
         <v>38554</v>
       </c>
       <c r="D8" s="3">
         <v>8160</v>
       </c>
       <c r="E8" s="3"/>
@@ -1198,92 +1198,92 @@
         <v>56</v>
       </c>
       <c r="C14">
         <v>39353</v>
       </c>
       <c r="D14" s="3">
         <v>78</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3">
         <v>78</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="3">
-        <v>1268978</v>
+        <v>1270020</v>
       </c>
       <c r="E15" s="3">
         <v>851492</v>
       </c>
       <c r="F15" s="3">
-        <v>406331</v>
+        <v>407373</v>
       </c>
       <c r="G15" s="3">
         <v>8653</v>
       </c>
       <c r="H15" s="3">
         <v>953</v>
       </c>
       <c r="I15" s="3">
         <v>1496</v>
       </c>
       <c r="J15" s="3">
         <v>2</v>
       </c>
       <c r="K15" s="3">
         <v>51</v>
       </c>
       <c r="L15" s="3">
         <v>0</v>
       </c>
       <c r="M15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="3">
-        <v>1305522</v>
+        <v>1306564</v>
       </c>
       <c r="E16" s="3">
         <v>851492</v>
       </c>
       <c r="F16" s="3">
-        <v>442832</v>
+        <v>443874</v>
       </c>
       <c r="G16" s="3">
         <v>8653</v>
       </c>
       <c r="H16" s="3">
         <v>953</v>
       </c>
       <c r="I16" s="3">
         <v>1496</v>
       </c>
       <c r="J16" s="3">
         <v>2</v>
       </c>
       <c r="K16" s="3">
         <v>51</v>
       </c>
       <c r="L16" s="3">
         <v>16</v>
       </c>
       <c r="M16" s="3">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1369,176 +1369,176 @@
       <c r="A10" t="s">
         <v>70</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>72</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>74</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B18" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B23" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="B24" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="24" spans="1:2">
-[...3 lines deleted...]
-      <c r="B24" t="s">
+    <row r="25" spans="1:2">
+      <c r="A25" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="25" spans="1:2">
       <c r="B25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="B27" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>