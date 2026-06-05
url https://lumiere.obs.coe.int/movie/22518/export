--- v1 (2026-04-26)
+++ v2 (2026-06-05)
@@ -226,50 +226,56 @@
   <si>
     <t>US</t>
   </si>
   <si>
     <t>El Crimen Perfecto (The Perfect Crime)</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Ferpektni zločin</t>
   </si>
   <si>
     <t>Fopoln zločin</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Muhtesem suç</t>
   </si>
   <si>
     <t>O Crima Ferpecta</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Λέτειο έγκλημα</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Ферпектно престъпление</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Crime Ferpeito</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>Ferpect Crime</t>
   </si>
   <si>
     <t>Ein ferpektes Verbrechen</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Den perfekte forbrydelse</t>
@@ -289,72 +295,66 @@
   <si>
     <t>Crimen perfecto</t>
   </si>
   <si>
     <t>Crimen perfecto - Finché morte non li separi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Crimen Ferpecto</t>
   </si>
   <si>
     <t>Zbrodnia ferpekcyjna</t>
   </si>
   <si>
     <t>Ферпектни злочин</t>
   </si>
   <si>
     <t>Muhteşem suç</t>
   </si>
   <si>
     <t>El crimen perfecto</t>
   </si>
   <si>
+    <t>Ένα σχεδόν τέλειο έγκλημα</t>
+  </si>
+  <si>
+    <t>Τέλειο έγκλημα</t>
+  </si>
+  <si>
     <t>GB</t>
   </si>
   <si>
     <t>The Perfect Crime</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Идеальное преступление</t>
-  </si>
-[...10 lines deleted...]
-    <t>Τέλειο έγκλημα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1369,176 +1369,176 @@
       <c r="A10" t="s">
         <v>70</v>
       </c>
       <c r="B10" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>72</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>74</v>
       </c>
       <c r="B12" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="B13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>79</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>46</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" t="s">
         <v>67</v>
       </c>
-      <c r="B23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:2">
       <c r="B24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:2">
-      <c r="A25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>