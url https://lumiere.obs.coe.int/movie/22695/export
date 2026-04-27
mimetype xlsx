--- v0 (2025-11-22)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Ring of the Nibelungs</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Uli Edel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0387541/</t>
+    <t>https://www.imdb.com/title/tt0387541</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-C1E4-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/141D-2CB9-A6A3-BE6E-0540-R</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q701947</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -103,162 +103,162 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Pierscien Nibelungów</t>
   </si>
   <si>
     <t>The Curse of the Ring</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>La maldición del anillo</t>
   </si>
   <si>
+    <t>BE,FR</t>
+  </si>
+  <si>
+    <t>L'anneau sacré</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Проклятието на пръстена</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>A Maldição do Anel</t>
+  </si>
+  <si>
+    <t>Die Nibelungen</t>
+  </si>
+  <si>
+    <t>Die Nibelungen - Der Fluch des Drachen</t>
+  </si>
+  <si>
+    <t>Kingdom in Twilight</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>El reino del anillo</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Legenda Nibelungin sormuksesta</t>
+  </si>
+  <si>
+    <t>Legenda Niebelungin sormuksesta</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>Sword of Xanten</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>I katara tou dahtylidiou</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A gyűrű átka</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>La saga dei Nibelunghi</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ニーベルングの指環</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Nibelungų žiedas</t>
+  </si>
+  <si>
+    <t>Pierścień Nibelungów</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>O Reino do Anel</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Blestemul inelului</t>
+  </si>
+  <si>
+    <t>Inelul Nibelungilor</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Prsten Nibelunga</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Dark Kingdom: The Dragon King</t>
+  </si>
+  <si>
     <t>AU,IS,NL,US</t>
   </si>
   <si>
     <t>Curse of the Ring</t>
-  </si>
-[...106 lines deleted...]
-    <t>Dark Kingdom: The Dragon King</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Кільце Нібелунгів</t>
   </si>
   <si>
     <t>The Ring</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Кольцо Нибелунгов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
@@ -590,51 +590,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0387541/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C1E4-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/141D-2CB9-A6A3-BE6E-0540-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q701947" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0387541" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C1E4-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/141D-2CB9-A6A3-BE6E-0540-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q701947" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -825,179 +825,179 @@
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>38</v>
       </c>
       <c r="B12" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>56</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>58</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>63</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>65</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>67</v>
       </c>