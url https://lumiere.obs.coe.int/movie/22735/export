--- v0 (2025-12-24)
+++ v1 (2026-05-06)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Vera Drake</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Mike Leigh</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0383694/</t>
+    <t>https://www.imdb.com/title/tt0383694</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-1DA6-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/21D3-FF2E-DB12-82E6-4952-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/111362</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q916645</t>
   </si>
@@ -283,114 +283,114 @@
   <si>
     <t>Film Europe</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>35 mm (TR)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,ES,FI,FR,GB,HU,NL,PL,PT,SE,SI,US</t>
   </si>
   <si>
     <t>Hemsire</t>
   </si>
   <si>
     <t>Vera Drake - Žena dvou tváří</t>
   </si>
   <si>
+    <t>AR,ES</t>
+  </si>
+  <si>
+    <t>El secreto de Vera Drake</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Вера Дрейк</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>O Segredo de Vera Drake</t>
+  </si>
+  <si>
+    <t>Vera Drake - Zena dvou tvárí</t>
+  </si>
+  <si>
+    <t>Vera Drakes hemmelighed</t>
+  </si>
+  <si>
+    <t>Vera Draken salaisuus</t>
+  </si>
+  <si>
+    <t>Untitled Mike Leigh Project</t>
+  </si>
+  <si>
+    <t>To mystiko tis Vera Drake</t>
+  </si>
+  <si>
+    <t>Il segreto di Vera Drake</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ヴェラ・ドレイク</t>
+  </si>
+  <si>
+    <t>Vera Drakes hemmelighet</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Vera Drejk</t>
+  </si>
+  <si>
+    <t>Dve tváre Very Drake</t>
+  </si>
+  <si>
+    <t>Hemşire</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Bера Дрейк</t>
+  </si>
+  <si>
     <t>Το Μυστικό της Vera Drake</t>
-  </si>
-[...61 lines deleted...]
-    <t>Bера Дрейк</t>
   </si>
   <si>
     <t>Το μυστικό της Βέρα Ντρέικ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0383694/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-1DA6-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/21D3-FF2E-DB12-82E6-4952-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111362" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q916645" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/vera-drake" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0383694" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-1DA6-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/21D3-FF2E-DB12-82E6-4952-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/111362" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q916645" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/vera-drake" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1205,57 +1205,57 @@
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10">
         <v>38392</v>
       </c>
       <c r="D10" s="3">
-        <v>189086</v>
+        <v>201702</v>
       </c>
       <c r="E10" s="3">
         <v>570</v>
       </c>
       <c r="F10" s="3">
-        <v>187901</v>
+        <v>200517</v>
       </c>
       <c r="G10" s="3">
         <v>615</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
@@ -1765,57 +1765,57 @@
       <c r="E25" s="3"/>
       <c r="F25" s="3">
         <v>1960</v>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
       <c r="O25" s="3"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="3"/>
       <c r="R25" s="3"/>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="3">
-        <v>1239321</v>
+        <v>1251937</v>
       </c>
       <c r="E26" s="3">
         <v>214745</v>
       </c>
       <c r="F26" s="3">
-        <v>1018488</v>
+        <v>1031104</v>
       </c>
       <c r="G26" s="3">
         <v>3245</v>
       </c>
       <c r="H26" s="3">
         <v>193</v>
       </c>
       <c r="I26" s="3">
         <v>97</v>
       </c>
       <c r="J26" s="3">
         <v>228</v>
       </c>
       <c r="K26" s="3">
         <v>8</v>
       </c>
       <c r="L26" s="3">
         <v>66</v>
       </c>
       <c r="M26" s="3">
         <v>1116</v>
       </c>
       <c r="N26" s="3">
         <v>22</v>
       </c>
@@ -1824,57 +1824,57 @@
       </c>
       <c r="P26" s="3">
         <v>296</v>
       </c>
       <c r="Q26" s="3">
         <v>44</v>
       </c>
       <c r="R26" s="3">
         <v>98</v>
       </c>
       <c r="S26" s="3">
         <v>155</v>
       </c>
       <c r="T26" s="3">
         <v>66</v>
       </c>
       <c r="U26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="3">
-        <v>1295429</v>
+        <v>1308045</v>
       </c>
       <c r="E27" s="3">
         <v>214745</v>
       </c>
       <c r="F27" s="3">
-        <v>1074578</v>
+        <v>1087194</v>
       </c>
       <c r="G27" s="3">
         <v>3245</v>
       </c>
       <c r="H27" s="3">
         <v>193</v>
       </c>
       <c r="I27" s="3">
         <v>97</v>
       </c>
       <c r="J27" s="3">
         <v>228</v>
       </c>
       <c r="K27" s="3">
         <v>8</v>
       </c>
       <c r="L27" s="3">
         <v>66</v>
       </c>
       <c r="M27" s="3">
         <v>1116</v>
       </c>
       <c r="N27" s="3">
         <v>22</v>
       </c>
@@ -1923,171 +1923,171 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>86</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>89</v>
       </c>
       <c r="B5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="B14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>105</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">