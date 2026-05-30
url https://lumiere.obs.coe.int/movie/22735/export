--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -283,50 +283,53 @@
   <si>
     <t>Film Europe</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>35 mm (TR)</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,ES,FI,FR,GB,HU,NL,PL,PT,SE,SI,US</t>
   </si>
   <si>
     <t>Hemsire</t>
   </si>
   <si>
     <t>Vera Drake - Žena dvou tváří</t>
   </si>
   <si>
+    <t>Το Μυστικό της Vera Drake</t>
+  </si>
+  <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>El secreto de Vera Drake</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Вера Дрейк</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Segredo de Vera Drake</t>
   </si>
   <si>
     <t>Vera Drake - Zena dvou tvárí</t>
   </si>
   <si>
     <t>Vera Drakes hemmelighed</t>
   </si>
   <si>
     <t>Vera Draken salaisuus</t>
@@ -344,53 +347,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>ヴェラ・ドレイク</t>
   </si>
   <si>
     <t>Vera Drakes hemmelighet</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Vera Drejk</t>
   </si>
   <si>
     <t>Dve tváre Very Drake</t>
   </si>
   <si>
     <t>Hemşire</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Bера Дрейк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το Μυστικό της Vera Drake</t>
   </si>
   <si>
     <t>Το μυστικό της Βέρα Ντρέικ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1923,171 +1923,171 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>86</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="B8" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="B15" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="B17" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">