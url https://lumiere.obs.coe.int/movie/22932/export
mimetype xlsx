--- v0 (2025-12-07)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Silentium</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Wolfgang Murnberger</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0386038/</t>
+    <t>https://www.imdb.com/title/tt0386038</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-F9E3-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F78C-010E-5A16-1DC4-A04F-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/116713</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q366675</t>
   </si>
@@ -521,51 +521,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0386038/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-F9E3-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F78C-010E-5A16-1DC4-A04F-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116713" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q366675" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Silentium" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0386038" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-F9E3-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F78C-010E-5A16-1DC4-A04F-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116713" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q366675" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Silentium" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -800,146 +800,146 @@
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3">
         <v>19</v>
       </c>
       <c r="M4" s="3">
         <v>53</v>
       </c>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>39099</v>
       </c>
       <c r="D5" s="3">
-        <v>12546</v>
+        <v>19515</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
-        <v>12483</v>
+        <v>19452</v>
       </c>
       <c r="I5" s="3">
         <v>63</v>
       </c>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="D6" s="3">
         <v>464</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3">
         <v>464</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="3">
-        <v>389005</v>
+        <v>395974</v>
       </c>
       <c r="E7" s="3">
         <v>199505</v>
       </c>
       <c r="F7" s="3">
         <v>176231</v>
       </c>
       <c r="G7" s="3">
         <v>187</v>
       </c>
       <c r="H7" s="3">
-        <v>12947</v>
+        <v>19916</v>
       </c>
       <c r="I7" s="3">
         <v>63</v>
       </c>
       <c r="J7" s="3">
         <v>0</v>
       </c>
       <c r="K7" s="3">
         <v>0</v>
       </c>
       <c r="L7" s="3">
         <v>19</v>
       </c>
       <c r="M7" s="3">
         <v>53</v>
       </c>
       <c r="N7" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="D8" s="3">
-        <v>401550</v>
+        <v>408519</v>
       </c>
       <c r="E8" s="3">
         <v>199505</v>
       </c>
       <c r="F8" s="3">
         <v>188035</v>
       </c>
       <c r="G8" s="3">
         <v>187</v>
       </c>
       <c r="H8" s="3">
-        <v>13009</v>
+        <v>19978</v>
       </c>
       <c r="I8" s="3">
         <v>94</v>
       </c>
       <c r="J8" s="3">
         <v>66</v>
       </c>
       <c r="K8" s="3">
         <v>467</v>
       </c>
       <c r="L8" s="3">
         <v>19</v>
       </c>
       <c r="M8" s="3">
         <v>91</v>
       </c>
       <c r="N8" s="3">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 