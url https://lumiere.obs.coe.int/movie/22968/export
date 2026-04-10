--- v0 (2025-11-17)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Brødre</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Susanne Bier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, GB, NO, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0386342/</t>
+    <t>https://www.imdb.com/title/tt0386342</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-4770-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/DA1D-1C9B-221F-1A63-300D-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114270</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q990857</t>
   </si>
@@ -674,51 +674,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0386342/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-4770-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DA1D-1C9B-221F-1A63-300D-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114270" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q990857" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/brothers-2004" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0386342" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-4770-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DA1D-1C9B-221F-1A63-300D-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114270" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q990857" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/brothers-2004" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1086,56 +1086,56 @@
       <c r="H8" s="3">
         <v>123</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>121</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>38756</v>
       </c>
       <c r="D9" s="3">
-        <v>14026</v>
+        <v>14204</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3">
-        <v>13744</v>
+        <v>13922</v>
       </c>
       <c r="H9" s="3">
         <v>282</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10">
         <v>38478</v>
       </c>
       <c r="D10" s="3">
         <v>87</v>
@@ -1466,104 +1466,104 @@
         <v>38477</v>
       </c>
       <c r="D21" s="3">
         <v>1217</v>
       </c>
       <c r="E21" s="3"/>
       <c r="F21" s="3">
         <v>1217</v>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="D22" s="3">
-        <v>608824</v>
+        <v>609002</v>
       </c>
       <c r="E22" s="3">
         <v>422218</v>
       </c>
       <c r="F22" s="3">
         <v>160827</v>
       </c>
       <c r="G22" s="3">
-        <v>23253</v>
+        <v>23431</v>
       </c>
       <c r="H22" s="3">
         <v>1731</v>
       </c>
       <c r="I22" s="3">
         <v>225</v>
       </c>
       <c r="J22" s="3">
         <v>157</v>
       </c>
       <c r="K22" s="3">
         <v>162</v>
       </c>
       <c r="L22" s="3">
         <v>56</v>
       </c>
       <c r="M22" s="3">
         <v>100</v>
       </c>
       <c r="N22" s="3">
         <v>67</v>
       </c>
       <c r="O22" s="3">
         <v>0</v>
       </c>
       <c r="P22" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="3">
-        <v>622973</v>
+        <v>623151</v>
       </c>
       <c r="E23" s="3">
         <v>422218</v>
       </c>
       <c r="F23" s="3">
         <v>173510</v>
       </c>
       <c r="G23" s="3">
-        <v>24592</v>
+        <v>24770</v>
       </c>
       <c r="H23" s="3">
         <v>1731</v>
       </c>
       <c r="I23" s="3">
         <v>225</v>
       </c>
       <c r="J23" s="3">
         <v>157</v>
       </c>
       <c r="K23" s="3">
         <v>162</v>
       </c>
       <c r="L23" s="3">
         <v>85</v>
       </c>
       <c r="M23" s="3">
         <v>100</v>
       </c>
       <c r="N23" s="3">
         <v>67</v>
       </c>
       <c r="O23" s="3">
         <v>5</v>
       </c>