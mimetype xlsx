--- v0 (2025-12-04)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Forbrydelser</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Annette K. Olesen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0347016/</t>
+    <t>https://www.imdb.com/title/tt0347016</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-EBE2-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/393F-2378-EE90-8EFB-3130-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/112329</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q127011</t>
   </si>
@@ -229,57 +229,57 @@
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>In Your Hands</t>
   </si>
   <si>
     <t>In deinen Händen</t>
   </si>
   <si>
     <t>Dogme # 34 - Forbrydelser</t>
   </si>
   <si>
     <t>In your hands</t>
   </si>
   <si>
     <t>Bűnök</t>
   </si>
   <si>
     <t>W twoich rękach</t>
   </si>
   <si>
     <t>Förbrytelser</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>В твоих руках</t>
+  </si>
+  <si>
     <t>Στα δικά σου χέρια</t>
-  </si>
-[...4 lines deleted...]
-    <t>В твоих руках</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0347016/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EBE2-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/393F-2378-EE90-8EFB-3130-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112329" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q127011" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/in-your-hands-2004" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0347016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EBE2-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/393F-2378-EE90-8EFB-3130-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112329" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q127011" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/in-your-hands-2004" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -923,57 +923,57 @@
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>171</v>
       </c>
       <c r="G7" s="3">
         <v>2616</v>
       </c>
       <c r="H7" s="3">
         <v>92</v>
       </c>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8">
         <v>38455</v>
       </c>
       <c r="D8" s="3">
-        <v>10697</v>
+        <v>12016</v>
       </c>
       <c r="E8" s="3">
         <v>46</v>
       </c>
       <c r="F8" s="3">
-        <v>10387</v>
+        <v>11706</v>
       </c>
       <c r="G8" s="3">
         <v>60</v>
       </c>
       <c r="H8" s="3">
         <v>204</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>38471</v>
       </c>
       <c r="D9" s="3">
         <v>3554</v>
       </c>
       <c r="E9" s="3"/>
@@ -1044,86 +1044,86 @@
         <v>50</v>
       </c>
       <c r="C12">
         <v>38226</v>
       </c>
       <c r="D12" s="3">
         <v>5742</v>
       </c>
       <c r="E12" s="3">
         <v>5053</v>
       </c>
       <c r="F12" s="3">
         <v>689</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="3">
-        <v>170666</v>
+        <v>171985</v>
       </c>
       <c r="E13" s="3">
         <v>142838</v>
       </c>
       <c r="F13" s="3">
-        <v>24577</v>
+        <v>25896</v>
       </c>
       <c r="G13" s="3">
         <v>2801</v>
       </c>
       <c r="H13" s="3">
         <v>429</v>
       </c>
       <c r="I13" s="3">
         <v>0</v>
       </c>
       <c r="J13" s="3">
         <v>16</v>
       </c>
       <c r="K13" s="3">
         <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="D14" s="3">
-        <v>174465</v>
+        <v>175784</v>
       </c>
       <c r="E14" s="3">
         <v>145955</v>
       </c>
       <c r="F14" s="3">
-        <v>25239</v>
+        <v>26558</v>
       </c>
       <c r="G14" s="3">
         <v>2801</v>
       </c>
       <c r="H14" s="3">
         <v>429</v>
       </c>
       <c r="I14" s="3">
         <v>20</v>
       </c>
       <c r="J14" s="3">
         <v>16</v>
       </c>
       <c r="K14" s="3">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B16"/>
@@ -1228,59 +1228,59 @@
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>