--- v1 (2026-04-27)
+++ v2 (2026-06-01)
@@ -229,57 +229,57 @@
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>In Your Hands</t>
   </si>
   <si>
     <t>In deinen Händen</t>
   </si>
   <si>
     <t>Dogme # 34 - Forbrydelser</t>
   </si>
   <si>
     <t>In your hands</t>
   </si>
   <si>
     <t>Bűnök</t>
   </si>
   <si>
     <t>W twoich rękach</t>
   </si>
   <si>
     <t>Förbrytelser</t>
   </si>
   <si>
+    <t>Στα δικά σου χέρια</t>
+  </si>
+  <si>
     <t>RU</t>
   </si>
   <si>
     <t>В твоих руках</t>
-  </si>
-[...1 lines deleted...]
-    <t>Στα δικά σου χέρια</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1228,59 +1228,59 @@
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>