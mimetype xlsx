--- v0 (2025-11-21)
+++ v1 (2026-04-12)
@@ -40,162 +40,162 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>She Wore a Yellow Ribbon</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John Ford</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0041866/</t>
+    <t>https://www.imdb.com/title/tt0041866</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-2004-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/ACD9-279C-1E36-9641-654C-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/9528</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q849344</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2015</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Sygrousis giganton</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Sárga szalagot viselt</t>
+  </si>
+  <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>La legión invencible</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Der Teufelshauptmann</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Тя носеше жълта панделка</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Legião Invencível</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>La charge héroïque</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Kavaleriets gule bånd</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Hon bar ett gult band</t>
   </si>
   <si>
     <t>Keltainen nauha</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Iroiki epelasis</t>
-  </si>
-[...7 lines deleted...]
-    <t>Sárga szalagot viselt</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>I cavalieri del Nord Ovest</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>黄色いリボン</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>De heldhaftige stormloop</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Storm over prærien</t>
   </si>
@@ -587,51 +587,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0041866/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-2004-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ACD9-279C-1E36-9641-654C-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/9528" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q849344" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0041866" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-2004-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ACD9-279C-1E36-9641-654C-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/9528" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q849344" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -781,136 +781,136 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>50</v>
       </c>