--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -91,111 +91,111 @@
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2015</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,US</t>
+  </si>
+  <si>
+    <t>AR,ES,MX</t>
+  </si>
+  <si>
+    <t>La legión invencible</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Der Teufelshauptmann</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Тя носеше жълта панделка</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Legião Invencível</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>La charge héroïque</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Kavaleriets gule bånd</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Hon bar ett gult band</t>
+  </si>
+  <si>
+    <t>Keltainen nauha</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
+    <t>Iroiki epelasis</t>
+  </si>
+  <si>
     <t>Sygrousis giganton</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Sárga szalagot viselt</t>
-  </si>
-[...49 lines deleted...]
-    <t>Iroiki epelasis</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>I cavalieri del Nord Ovest</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>黄色いリボン</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>De heldhaftige stormloop</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Storm over prærien</t>
   </si>
@@ -781,136 +781,136 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>50</v>
       </c>