--- v0 (2025-12-18)
+++ v1 (2026-05-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Amator</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Krzysztof Kieslowski</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0078763/</t>
+    <t>https://www.imdb.com/title/tt0078763</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-DC53-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CF8E-13B0-D204-A422-FAFF-B</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2417978</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/camera-buff</t>
   </si>
@@ -653,51 +653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0078763/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DC53-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CF8E-13B0-D204-A422-FAFF-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2417978" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/camera-buff" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0078763" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-DC53-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CF8E-13B0-D204-A422-FAFF-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2417978" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/camera-buff" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>