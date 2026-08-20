--- v1 (2026-05-23)
+++ v2 (2026-08-20)
@@ -166,50 +166,56 @@
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Kinenova</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>ANF</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Az amatőr</t>
+  </si>
+  <si>
     <t>PL,SG</t>
   </si>
   <si>
     <t>Amatér</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Erasitehnis kinimatografistis</t>
   </si>
   <si>
     <t>AR,ES</t>
   </si>
   <si>
     <t>El amateur</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Кинолюбител</t>
   </si>
   <si>
     <t>BR,PT</t>
@@ -233,56 +239,50 @@
     <t>CA,ES,FR</t>
   </si>
   <si>
     <t>L'amateur</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Jeg - en filmamatør</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>El aficionado</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Amatööri</t>
   </si>
   <si>
     <t>Elokuvahullu</t>
-  </si>
-[...4 lines deleted...]
-    <t>Az amatőr</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Il cineamatore</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アマチュア（1979）</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Kino mėgėjas</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Amatør</t>
   </si>
@@ -1199,62 +1199,62 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="33.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>50</v>
       </c>
       <c r="B2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>54</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>58</v>
       </c>
       <c r="B7" t="s">
@@ -1289,59 +1289,59 @@
       <c r="A11" t="s">
         <v>66</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>68</v>
       </c>
       <c r="B12" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>79</v>
       </c>
@@ -1379,51 +1379,51 @@
       </c>
       <c r="B22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="B23" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="B24" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>