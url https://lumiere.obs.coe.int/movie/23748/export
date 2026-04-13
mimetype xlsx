--- v0 (2025-11-23)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Kingdom of Heaven</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ridley Scott</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US, DE, ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0320661/</t>
+    <t>https://www.imdb.com/title/tt0320661</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-8128-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D1C5-FFF3-CEF8-1364-CA0D-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/112561</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q207698</t>
   </si>
@@ -319,114 +319,114 @@
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>To vasileio ton ouranon</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Kraljevstvo nebesko</t>
   </si>
   <si>
     <t>Mennyei királyság</t>
   </si>
   <si>
     <t>Le crociate - Kingdom of Heaven</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>キングダム・オブ・ヘブン</t>
   </si>
   <si>
+    <t>Dangaus karalystė</t>
+  </si>
+  <si>
+    <t>Το βασίλειο των ουρανών</t>
+  </si>
+  <si>
+    <t>Debesu valstība</t>
+  </si>
+  <si>
+    <t>Królestwo niebieskie</t>
+  </si>
+  <si>
+    <t>Reino dos Céus</t>
+  </si>
+  <si>
+    <t>Regatul Cerului</t>
+  </si>
+  <si>
+    <t>Небеско краљевство</t>
+  </si>
+  <si>
+    <t>Nebeško kraljestvo</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Královstvo nebeské</t>
+  </si>
+  <si>
+    <t>Cennetin krallığı</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Царство небесне</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>天国王朝</t>
+  </si>
+  <si>
+    <t>天国王朝：导演剪辑版</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>The Crusades</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Царство небесное</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>킹덤 오브 헤븐: 디렉터스 컷</t>
-  </si>
-[...58 lines deleted...]
-    <t>Царство небесное</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0320661/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-8128-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D1C5-FFF3-CEF8-1364-CA0D-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112561" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q207698" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/kingdom-of-heaven-directors-cut" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0320661" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-8128-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D1C5-FFF3-CEF8-1364-CA0D-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112561" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q207698" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/kingdom-of-heaven-directors-cut" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1868,155 +1868,155 @@
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>99</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B25" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
         <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>121</v>
       </c>
       <c r="B36" t="s">
         <v>122</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>