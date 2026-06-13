--- v1 (2026-04-13)
+++ v2 (2026-06-13)
@@ -322,93 +322,93 @@
   <si>
     <t>To vasileio ton ouranon</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Kraljevstvo nebesko</t>
   </si>
   <si>
     <t>Mennyei királyság</t>
   </si>
   <si>
     <t>Le crociate - Kingdom of Heaven</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>キングダム・オブ・ヘブン</t>
   </si>
   <si>
     <t>Dangaus karalystė</t>
   </si>
   <si>
+    <t>Debesu valstība</t>
+  </si>
+  <si>
+    <t>Królestwo niebieskie</t>
+  </si>
+  <si>
+    <t>Reino dos Céus</t>
+  </si>
+  <si>
+    <t>Regatul Cerului</t>
+  </si>
+  <si>
+    <t>Небеско краљевство</t>
+  </si>
+  <si>
+    <t>Nebeško kraljestvo</t>
+  </si>
+  <si>
+    <t>SK</t>
+  </si>
+  <si>
+    <t>Královstvo nebeské</t>
+  </si>
+  <si>
+    <t>Cennetin krallığı</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Царство небесне</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>天国王朝</t>
+  </si>
+  <si>
+    <t>天国王朝：导演剪辑版</t>
+  </si>
+  <si>
     <t>Το βασίλειο των ουρανών</t>
-  </si>
-[...40 lines deleted...]
-    <t>天国王朝：导演剪辑版</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>The Crusades</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Царство небесное</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>킹덤 오브 헤븐: 디렉터스 컷</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -1876,139 +1876,139 @@
       <c r="A19" t="s">
         <v>56</v>
       </c>
       <c r="B19" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>99</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>58</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="B27" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>114</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>117</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
         <v>119</v>
       </c>
       <c r="B35" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
         <v>121</v>
       </c>