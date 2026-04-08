--- v0 (2025-12-26)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Man to Man</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Régis Wargnier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0397530/</t>
+    <t>https://www.imdb.com/title/tt0397530</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-B886-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/35AD-46AF-A294-7AE7-A49E-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/97135</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3285136</t>
   </si>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0397530/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-B886-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35AD-46AF-A294-7AE7-A49E-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3285136" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/man-to-man" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0397530" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-B886-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35AD-46AF-A294-7AE7-A49E-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/97135" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3285136" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/man-to-man" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -870,54 +870,54 @@
         <v>1335</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3">
         <v>972</v>
       </c>
       <c r="L4" s="3">
         <v>117</v>
       </c>
       <c r="M4" s="3">
         <v>279</v>
       </c>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>38455</v>
       </c>
       <c r="D5" s="3">
-        <v>490439</v>
+        <v>511402</v>
       </c>
       <c r="E5" s="3">
-        <v>488438</v>
+        <v>509401</v>
       </c>
       <c r="F5" s="3">
         <v>2001</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6">
         <v>41425</v>
       </c>
       <c r="D6" s="3">
         <v>155</v>
@@ -1105,92 +1105,92 @@
         <v>38610</v>
       </c>
       <c r="D13" s="3">
         <v>1276</v>
       </c>
       <c r="E13" s="3">
         <v>1250</v>
       </c>
       <c r="F13" s="3">
         <v>26</v>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="D14" s="3">
-        <v>562647</v>
+        <v>583610</v>
       </c>
       <c r="E14" s="3">
-        <v>516688</v>
+        <v>537651</v>
       </c>
       <c r="F14" s="3">
         <v>2815</v>
       </c>
       <c r="G14" s="3">
         <v>40258</v>
       </c>
       <c r="H14" s="3">
         <v>28</v>
       </c>
       <c r="I14" s="3">
         <v>1335</v>
       </c>
       <c r="J14" s="3">
         <v>0</v>
       </c>
       <c r="K14" s="3">
         <v>972</v>
       </c>
       <c r="L14" s="3">
         <v>117</v>
       </c>
       <c r="M14" s="3">
         <v>279</v>
       </c>
       <c r="N14" s="3">
         <v>155</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="D15" s="3">
-        <v>566291</v>
+        <v>587254</v>
       </c>
       <c r="E15" s="3">
-        <v>520327</v>
+        <v>541290</v>
       </c>
       <c r="F15" s="3">
         <v>2815</v>
       </c>
       <c r="G15" s="3">
         <v>40258</v>
       </c>
       <c r="H15" s="3">
         <v>28</v>
       </c>
       <c r="I15" s="3">
         <v>1335</v>
       </c>
       <c r="J15" s="3">
         <v>5</v>
       </c>
       <c r="K15" s="3">
         <v>972</v>
       </c>
       <c r="L15" s="3">
         <v>117</v>
       </c>
       <c r="M15" s="3">
         <v>279</v>
       </c>