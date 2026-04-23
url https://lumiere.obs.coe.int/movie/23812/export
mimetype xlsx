--- v0 (2025-11-24)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'enfant</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jean-Pierre Dardenne, Luc Dardenne</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0456396/</t>
+    <t>https://www.imdb.com/title/tt0456396</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-6B06-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/70A2-1E78-9A7F-8D92-A02C-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/110767</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q466024</t>
   </si>
@@ -370,57 +370,57 @@
   <si>
     <t>ある子供</t>
   </si>
   <si>
     <t>Dziecko</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Dete</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Дитя</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Дитина</t>
   </si>
   <si>
+    <t>GB,US</t>
+  </si>
+  <si>
+    <t>The Child</t>
+  </si>
+  <si>
     <t>Το παιδί</t>
-  </si>
-[...4 lines deleted...]
-    <t>The Child</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -737,51 +737,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0456396/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-6B06-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/70A2-1E78-9A7F-8D92-A02C-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/110767" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q466024" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-child" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0456396" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-6B06-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/70A2-1E78-9A7F-8D92-A02C-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/110767" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q466024" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-child" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1324,57 +1324,57 @@
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12">
         <v>38644</v>
       </c>
       <c r="D12" s="3">
-        <v>391823</v>
+        <v>383265</v>
       </c>
       <c r="E12" s="3">
-        <v>352219</v>
+        <v>357647</v>
       </c>
       <c r="F12" s="3">
-        <v>39193</v>
+        <v>25207</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3">
         <v>301</v>
       </c>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3">
         <v>110</v>
       </c>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>62</v>
@@ -1914,57 +1914,57 @@
       </c>
       <c r="I26" s="3"/>
       <c r="J26" s="3">
         <v>91</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3">
         <v>42</v>
       </c>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
         <v>88</v>
       </c>
       <c r="D27" s="3">
-        <v>834846</v>
+        <v>826288</v>
       </c>
       <c r="E27" s="3">
-        <v>657180</v>
+        <v>662608</v>
       </c>
       <c r="F27" s="3">
-        <v>171045</v>
+        <v>157059</v>
       </c>
       <c r="G27" s="3">
         <v>3504</v>
       </c>
       <c r="H27" s="3">
         <v>604</v>
       </c>
       <c r="I27" s="3">
         <v>151</v>
       </c>
       <c r="J27" s="3">
         <v>401</v>
       </c>
       <c r="K27" s="3">
         <v>97</v>
       </c>
       <c r="L27" s="3">
         <v>1227</v>
       </c>
       <c r="M27" s="3">
         <v>59</v>
       </c>
       <c r="N27" s="3">
         <v>62</v>
       </c>
@@ -1976,57 +1976,57 @@
       </c>
       <c r="Q27" s="3">
         <v>89</v>
       </c>
       <c r="R27" s="3">
         <v>79</v>
       </c>
       <c r="S27" s="3">
         <v>11</v>
       </c>
       <c r="T27" s="3">
         <v>110</v>
       </c>
       <c r="U27" s="3">
         <v>19</v>
       </c>
       <c r="V27" s="3">
         <v>108</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="D28" s="3">
-        <v>871770</v>
+        <v>863212</v>
       </c>
       <c r="E28" s="3">
-        <v>669429</v>
+        <v>674857</v>
       </c>
       <c r="F28" s="3">
-        <v>195587</v>
+        <v>181601</v>
       </c>
       <c r="G28" s="3">
         <v>3589</v>
       </c>
       <c r="H28" s="3">
         <v>604</v>
       </c>
       <c r="I28" s="3">
         <v>184</v>
       </c>
       <c r="J28" s="3">
         <v>401</v>
       </c>
       <c r="K28" s="3">
         <v>97</v>
       </c>
       <c r="L28" s="3">
         <v>1227</v>
       </c>
       <c r="M28" s="3">
         <v>59</v>
       </c>
       <c r="N28" s="3">
         <v>62</v>
       </c>
@@ -2216,59 +2216,59 @@
       <c r="A20" t="s">
         <v>112</v>
       </c>
       <c r="B20" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>114</v>
       </c>
       <c r="B21" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>116</v>
       </c>
       <c r="B22" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>65</v>
       </c>
       <c r="B24" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>