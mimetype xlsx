--- v1 (2026-04-23)
+++ v2 (2026-06-05)
@@ -304,50 +304,53 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Copilul</t>
   </si>
   <si>
     <t>Dieťa</t>
   </si>
   <si>
     <t>Laps</t>
   </si>
   <si>
     <t>Otrok</t>
   </si>
   <si>
     <t>To paidi</t>
   </si>
   <si>
+    <t>Το παιδί</t>
+  </si>
+  <si>
     <t>AR,CL,ES</t>
   </si>
   <si>
     <t>El niño</t>
   </si>
   <si>
     <t>L'Enfant</t>
   </si>
   <si>
     <t>Детето</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>A Criança</t>
   </si>
   <si>
     <t>Dítě</t>
   </si>
   <si>
     <t>Das Kind</t>
   </si>
   <si>
     <t>DK,FI,NO,SE</t>
@@ -374,53 +377,50 @@
     <t>Dziecko</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Dete</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Дитя</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Дитина</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Child</t>
-  </si>
-[...1 lines deleted...]
-    <t>Το παιδί</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2096,179 +2096,179 @@
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>97</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B12" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="B19" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>113</v>
+      </c>
+      <c r="B21" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>115</v>
+      </c>
+      <c r="B22" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B23" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="B24" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>