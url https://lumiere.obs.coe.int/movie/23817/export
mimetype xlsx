--- v0 (2025-12-13)
+++ v1 (2026-05-03)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La tigre e la neve</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Roberto Benigni</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0419198/</t>
+    <t>https://www.imdb.com/title/tt0419198</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-9493-0000-L-0000-0000-B</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1461-66BD-0629-05E8-22E9-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114117</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q19358</t>
   </si>
@@ -710,51 +710,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0419198/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9493-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1461-66BD-0629-05E8-22E9-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114117" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19358" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-tigre-et-la-neige" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0419198" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9493-0000-L-0000-0000-B" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1461-66BD-0629-05E8-22E9-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114117" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19358" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-tigre-et-la-neige" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1130,54 +1130,54 @@
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>3977</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10">
         <v>38700</v>
       </c>
       <c r="D10" s="3">
-        <v>496004</v>
+        <v>504125</v>
       </c>
       <c r="E10" s="3">
-        <v>340516</v>
+        <v>348637</v>
       </c>
       <c r="F10" s="3">
         <v>155488</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11">
         <v>38771</v>
       </c>
       <c r="D11" s="3">
         <v>62618</v>
@@ -1486,92 +1486,92 @@
         <v>38737</v>
       </c>
       <c r="D22" s="3">
         <v>126760</v>
       </c>
       <c r="E22" s="3"/>
       <c r="F22" s="3">
         <v>126256</v>
       </c>
       <c r="G22" s="3">
         <v>504</v>
       </c>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="3">
-        <v>4006197</v>
+        <v>4014318</v>
       </c>
       <c r="E23" s="3">
-        <v>3141241</v>
+        <v>3149362</v>
       </c>
       <c r="F23" s="3">
         <v>853807</v>
       </c>
       <c r="G23" s="3">
         <v>10495</v>
       </c>
       <c r="H23" s="3">
         <v>368</v>
       </c>
       <c r="I23" s="3">
         <v>17</v>
       </c>
       <c r="J23" s="3">
         <v>42</v>
       </c>
       <c r="K23" s="3">
         <v>104</v>
       </c>
       <c r="L23" s="3">
         <v>37</v>
       </c>
       <c r="M23" s="3">
         <v>36</v>
       </c>
       <c r="N23" s="3">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="3">
-        <v>4214427</v>
+        <v>4222548</v>
       </c>
       <c r="E24" s="3">
-        <v>3165193</v>
+        <v>3173314</v>
       </c>
       <c r="F24" s="3">
         <v>1037490</v>
       </c>
       <c r="G24" s="3">
         <v>11074</v>
       </c>
       <c r="H24" s="3">
         <v>368</v>
       </c>
       <c r="I24" s="3">
         <v>17</v>
       </c>
       <c r="J24" s="3">
         <v>58</v>
       </c>
       <c r="K24" s="3">
         <v>104</v>
       </c>
       <c r="L24" s="3">
         <v>37</v>
       </c>
       <c r="M24" s="3">
         <v>36</v>
       </c>