--- v0 (2025-11-23)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Chase</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Arthur Ripley</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0038409/</t>
+    <t>https://www.imdb.com/title/tt0038409</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BB0F-449E-8EF0-004A-2153-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/6399</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3205604</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -118,111 +118,111 @@
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Štvanice</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Flugten til Havana</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Acosados</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Vainooja</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>O fygas</t>
+  </si>
+  <si>
+    <t>IT</t>
+  </si>
+  <si>
+    <t>Incatenata</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Violencia</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Flukten til Havana</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Pościg</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Sós Contra o Mundo</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Urmărirea</t>
+  </si>
+  <si>
+    <t>SE</t>
+  </si>
+  <si>
+    <t>Flykten till Havanna</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Kanlı Takip</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Погоня</t>
+  </si>
+  <si>
     <t>L'évadée</t>
-  </si>
-[...58 lines deleted...]
-    <t>Погоня</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -539,51 +539,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0038409/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BB0F-449E-8EF0-004A-2153-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/6399" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3205604" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0038409" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BB0F-449E-8EF0-004A-2153-O" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/6399" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3205604" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -769,131 +769,131 @@
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>