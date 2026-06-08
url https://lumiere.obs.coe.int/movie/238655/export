--- v1 (2026-04-07)
+++ v2 (2026-06-08)
@@ -85,99 +85,99 @@
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2024</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Violencia</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Senda do Temor</t>
   </si>
   <si>
     <t>CA,DE,GB,US</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Štvanice</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Flugten til Havana</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Acosados</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Vainooja</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O fygas</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Incatenata</t>
-  </si>
-[...4 lines deleted...]
-    <t>Violencia</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Flukten til Havana</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Pościg</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Sós Contra o Mundo</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Urmărirea</t>
   </si>
@@ -732,59 +732,59 @@
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>