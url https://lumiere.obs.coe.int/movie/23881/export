--- v0 (2025-12-03)
+++ v1 (2026-05-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Paradise Now</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Hany Abu-Assad</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NL, FR, DE, IL</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0445620/</t>
+    <t>https://www.imdb.com/title/tt0445620</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-76B1-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/457F-D7A3-FF28-87CB-32AE-6</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/110357</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q309459</t>
   </si>
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0445620/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-76B1-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/457F-D7A3-FF28-87CB-32AE-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/110357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q309459" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/paradise-now" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0445620" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-76B1-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/457F-D7A3-FF28-87CB-32AE-6" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/110357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q309459" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/paradise-now" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1196,54 +1196,54 @@
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10">
         <v>38602</v>
       </c>
       <c r="D10" s="3">
-        <v>96583</v>
+        <v>97123</v>
       </c>
       <c r="E10" s="3">
-        <v>93770</v>
+        <v>94310</v>
       </c>
       <c r="F10" s="3">
         <v>2280</v>
       </c>
       <c r="G10" s="3">
         <v>228</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3">
         <v>305</v>
       </c>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
@@ -1630,54 +1630,54 @@
       <c r="F21" s="3"/>
       <c r="G21" s="3">
         <v>278</v>
       </c>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3">
         <v>238</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="D22" s="3">
-        <v>403613</v>
+        <v>404153</v>
       </c>
       <c r="E22" s="3">
-        <v>265245</v>
+        <v>265785</v>
       </c>
       <c r="F22" s="3">
         <v>126349</v>
       </c>
       <c r="G22" s="3">
         <v>7452</v>
       </c>
       <c r="H22" s="3">
         <v>880</v>
       </c>
       <c r="I22" s="3">
         <v>45</v>
       </c>
       <c r="J22" s="3">
         <v>156</v>
       </c>
       <c r="K22" s="3">
         <v>1223</v>
       </c>
       <c r="L22" s="3">
         <v>1094</v>
       </c>
       <c r="M22" s="3">
         <v>162</v>
       </c>
@@ -1686,54 +1686,54 @@
       </c>
       <c r="O22" s="3">
         <v>191</v>
       </c>
       <c r="P22" s="3">
         <v>154</v>
       </c>
       <c r="Q22" s="3">
         <v>0</v>
       </c>
       <c r="R22" s="3">
         <v>305</v>
       </c>
       <c r="S22" s="3">
         <v>36</v>
       </c>
       <c r="T22" s="3">
         <v>158</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="3">
-        <v>424005</v>
+        <v>424545</v>
       </c>
       <c r="E23" s="3">
-        <v>278980</v>
+        <v>279520</v>
       </c>
       <c r="F23" s="3">
         <v>132095</v>
       </c>
       <c r="G23" s="3">
         <v>7826</v>
       </c>
       <c r="H23" s="3">
         <v>880</v>
       </c>
       <c r="I23" s="3">
         <v>175</v>
       </c>
       <c r="J23" s="3">
         <v>394</v>
       </c>
       <c r="K23" s="3">
         <v>1306</v>
       </c>
       <c r="L23" s="3">
         <v>1094</v>
       </c>
       <c r="M23" s="3">
         <v>162</v>
       </c>