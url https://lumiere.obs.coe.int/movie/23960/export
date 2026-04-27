--- v0 (2026-01-09)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Omagh</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Pete Travis</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IE, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0408056/</t>
+    <t>https://www.imdb.com/title/tt0408056</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-BB76-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1695-0C2C-2F77-5EE3-F25D-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/112217</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3351804</t>
   </si>
@@ -160,60 +160,60 @@
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Omagh - Das Attentat</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Omagh - rauhan arvet</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Omagh - Cicatrizes da Paz</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Omag</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Ома</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ομάχ</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ома</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -530,51 +530,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0408056/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-BB76-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1695-0C2C-2F77-5EE3-F25D-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3351804" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/omagh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0408056" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-BB76-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1695-0C2C-2F77-5EE3-F25D-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/112217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3351804" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/omagh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -732,54 +732,54 @@
       </c>
       <c r="D3" s="3">
         <v>19238</v>
       </c>
       <c r="E3" s="3">
         <v>19003</v>
       </c>
       <c r="F3" s="3">
         <v>197</v>
       </c>
       <c r="G3" s="3">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4">
         <v>38434</v>
       </c>
       <c r="D4" s="3">
-        <v>22615</v>
+        <v>22840</v>
       </c>
       <c r="E4" s="3">
-        <v>22468</v>
+        <v>22693</v>
       </c>
       <c r="F4" s="3">
         <v>147</v>
       </c>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
         <v>38506</v>
       </c>
       <c r="D5" s="3">
         <v>180</v>
       </c>
       <c r="E5" s="3">
         <v>180</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
     </row>
@@ -806,71 +806,71 @@
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7">
         <v>38961</v>
       </c>
       <c r="D7" s="3">
         <v>950</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>725</v>
       </c>
       <c r="G7" s="3">
         <v>225</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="D8" s="3">
-        <v>48153</v>
+        <v>48378</v>
       </c>
       <c r="E8" s="3">
-        <v>46306</v>
+        <v>46531</v>
       </c>
       <c r="F8" s="3">
         <v>1584</v>
       </c>
       <c r="G8" s="3">
         <v>263</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="3">
-        <v>48153</v>
+        <v>48378</v>
       </c>
       <c r="E9" s="3">
-        <v>46306</v>
+        <v>46531</v>
       </c>
       <c r="F9" s="3">
         <v>1584</v>
       </c>
       <c r="G9" s="3">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>