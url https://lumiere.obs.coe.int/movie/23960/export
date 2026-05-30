--- v1 (2026-04-27)
+++ v2 (2026-05-30)
@@ -136,84 +136,84 @@
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>A-Film</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Vivarto</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,IE</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ομάχ</t>
+  </si>
+  <si>
     <t>DE</t>
   </si>
   <si>
     <t>Omagh - Das Attentat</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Omagh - rauhan arvet</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Omagh - Cicatrizes da Paz</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Omag</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Ома</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ομάχ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>