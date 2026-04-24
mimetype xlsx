--- v0 (2025-11-21)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Dear Wendy</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Thomas Vinterberg</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, FR, DE, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0342272/</t>
+    <t>https://www.imdb.com/title/tt0342272</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-850C-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B154-1B22-364F-54FC-4EE2-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/108698</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q682695</t>
   </si>
@@ -635,51 +635,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0342272/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-850C-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B154-1B22-364F-54FC-4EE2-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/108698" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q682695" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/dear-wendy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0342272" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-850C-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B154-1B22-364F-54FC-4EE2-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/108698" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q682695" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/dear-wendy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1017,54 +1017,54 @@
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>17</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3">
         <v>1032</v>
       </c>
       <c r="L9" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10">
         <v>38525</v>
       </c>
       <c r="D10" s="3">
-        <v>14763</v>
+        <v>14740</v>
       </c>
       <c r="E10" s="3">
-        <v>14688</v>
+        <v>14665</v>
       </c>
       <c r="F10" s="3">
         <v>75</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11">
         <v>38569</v>
       </c>
       <c r="D11" s="3">
         <v>18303</v>
       </c>
       <c r="E11" s="3">
@@ -1289,86 +1289,86 @@
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20">
         <v>38653</v>
       </c>
       <c r="D20" s="3">
         <v>3266</v>
       </c>
       <c r="E20" s="3">
         <v>3266</v>
       </c>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="3">
-        <v>140248</v>
+        <v>140225</v>
       </c>
       <c r="E21" s="3">
-        <v>127170</v>
+        <v>127147</v>
       </c>
       <c r="F21" s="3">
         <v>10347</v>
       </c>
       <c r="G21" s="3">
         <v>1416</v>
       </c>
       <c r="H21" s="3">
         <v>133</v>
       </c>
       <c r="I21" s="3">
         <v>85</v>
       </c>
       <c r="J21" s="3">
         <v>1</v>
       </c>
       <c r="K21" s="3">
         <v>1032</v>
       </c>
       <c r="L21" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="3">
-        <v>143521</v>
+        <v>143498</v>
       </c>
       <c r="E22" s="3">
-        <v>130436</v>
+        <v>130413</v>
       </c>
       <c r="F22" s="3">
         <v>10347</v>
       </c>
       <c r="G22" s="3">
         <v>1416</v>
       </c>
       <c r="H22" s="3">
         <v>140</v>
       </c>
       <c r="I22" s="3">
         <v>85</v>
       </c>
       <c r="J22" s="3">
         <v>1</v>
       </c>
       <c r="K22" s="3">
         <v>1032</v>
       </c>
       <c r="L22" s="3">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>