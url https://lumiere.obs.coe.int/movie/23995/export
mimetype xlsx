--- v0 (2026-01-11)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Viva Zapatero!</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Sabina Guzzanti</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0482633/</t>
+    <t>https://www.imdb.com/title/tt0482633</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-589A-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C6D1-3151-CA05-6432-A006-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114174</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q521117</t>
   </si>
@@ -542,51 +542,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0482633/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-589A-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C6D1-3151-CA05-6432-A006-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114174" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q521117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/viva-zapatero" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0482633" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-589A-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C6D1-3151-CA05-6432-A006-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114174" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q521117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/viva-zapatero" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -862,54 +862,54 @@
       </c>
       <c r="D7" s="3">
         <v>352</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>352</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8">
         <v>38707</v>
       </c>
       <c r="D8" s="3">
-        <v>71319</v>
+        <v>64836</v>
       </c>
       <c r="E8" s="3">
-        <v>19933</v>
+        <v>13450</v>
       </c>
       <c r="F8" s="3">
         <v>50968</v>
       </c>
       <c r="G8" s="3">
         <v>418</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9">
         <v>38919</v>
       </c>
       <c r="D9" s="3">
         <v>103</v>
       </c>
@@ -1004,83 +1004,83 @@
       <c r="C13">
         <v>38813</v>
       </c>
       <c r="D13" s="3">
         <v>980</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
         <v>856</v>
       </c>
       <c r="G13" s="3">
         <v>110</v>
       </c>
       <c r="H13" s="3">
         <v>14</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="D14" s="3">
-        <v>421129</v>
+        <v>414646</v>
       </c>
       <c r="E14" s="3">
-        <v>337280</v>
+        <v>330797</v>
       </c>
       <c r="F14" s="3">
         <v>74082</v>
       </c>
       <c r="G14" s="3">
         <v>8393</v>
       </c>
       <c r="H14" s="3">
         <v>14</v>
       </c>
       <c r="I14" s="3">
         <v>1164</v>
       </c>
       <c r="J14" s="3">
         <v>93</v>
       </c>
       <c r="K14" s="3">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="D15" s="3">
-        <v>430094</v>
+        <v>423611</v>
       </c>
       <c r="E15" s="3">
-        <v>340241</v>
+        <v>333758</v>
       </c>
       <c r="F15" s="3">
         <v>80025</v>
       </c>
       <c r="G15" s="3">
         <v>8393</v>
       </c>
       <c r="H15" s="3">
         <v>75</v>
       </c>
       <c r="I15" s="3">
         <v>1164</v>
       </c>
       <c r="J15" s="3">
         <v>93</v>
       </c>
       <c r="K15" s="3">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 