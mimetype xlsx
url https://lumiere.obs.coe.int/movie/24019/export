--- v0 (2025-11-21)
+++ v1 (2026-05-14)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Millions</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Danny Boyle</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0366777/</t>
+    <t>https://www.imdb.com/title/tt0366777</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-1665-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B4C3-8647-3913-23B2-EB3C-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/113033</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1854561</t>
   </si>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0366777/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-1665-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4C3-8647-3913-23B2-EB3C-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113033" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1854561" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/millions" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0366777" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-1665-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4C3-8647-3913-23B2-EB3C-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113033" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1854561" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/millions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -937,54 +937,54 @@
         <v>719</v>
       </c>
       <c r="F6" s="3">
         <v>268</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7">
         <v>38539</v>
       </c>
       <c r="D7" s="3">
-        <v>10453</v>
+        <v>10405</v>
       </c>
       <c r="E7" s="3">
-        <v>9291</v>
+        <v>9243</v>
       </c>
       <c r="F7" s="3">
         <v>1162</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8">
         <v>38499</v>
       </c>
       <c r="D8" s="3">
         <v>36</v>
@@ -1217,92 +1217,92 @@
         <v>38688</v>
       </c>
       <c r="D16" s="3">
         <v>4287</v>
       </c>
       <c r="E16" s="3">
         <v>3187</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>1100</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="D17" s="3">
-        <v>442682</v>
+        <v>442634</v>
       </c>
       <c r="E17" s="3">
-        <v>439870</v>
+        <v>439822</v>
       </c>
       <c r="F17" s="3">
         <v>2017</v>
       </c>
       <c r="G17" s="3">
         <v>525</v>
       </c>
       <c r="H17" s="3">
         <v>61</v>
       </c>
       <c r="I17" s="3">
         <v>61</v>
       </c>
       <c r="J17" s="3">
         <v>31</v>
       </c>
       <c r="K17" s="3">
         <v>81</v>
       </c>
       <c r="L17" s="3">
         <v>26</v>
       </c>
       <c r="M17" s="3">
         <v>8</v>
       </c>
       <c r="N17" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="D18" s="3">
-        <v>455606</v>
+        <v>455558</v>
       </c>
       <c r="E18" s="3">
-        <v>451522</v>
+        <v>451474</v>
       </c>
       <c r="F18" s="3">
         <v>2159</v>
       </c>
       <c r="G18" s="3">
         <v>1625</v>
       </c>
       <c r="H18" s="3">
         <v>61</v>
       </c>
       <c r="I18" s="3">
         <v>91</v>
       </c>
       <c r="J18" s="3">
         <v>31</v>
       </c>
       <c r="K18" s="3">
         <v>81</v>
       </c>
       <c r="L18" s="3">
         <v>26</v>
       </c>
       <c r="M18" s="3">
         <v>8</v>
       </c>