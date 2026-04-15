--- v0 (2025-12-07)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Manuale d'amore</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Giovanni Veronesi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0417944/</t>
+    <t>https://www.imdb.com/title/tt0417944</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-143E-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5908-AB74-63CD-C619-0048-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/115818</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2249212</t>
   </si>
@@ -202,102 +202,102 @@
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Учебник по любов</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Manual do Amor</t>
   </si>
   <si>
     <t>CA,GB,US</t>
   </si>
   <si>
     <t>Manual of Love</t>
   </si>
   <si>
     <t>Handbuch der Liebe</t>
   </si>
   <si>
     <t>Manual de amor</t>
   </si>
   <si>
+    <t>To enheiridio tou erota</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A Szerelem kézikönyve</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>イタリア的、恋愛マニュアル</t>
+  </si>
+  <si>
+    <t>Kilka słów o miłości</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Godine ljubavi</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Amor a la italiana</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Учебник любви</t>
+  </si>
+  <si>
+    <t>Το εγχειρίδιο του έρωτα</t>
+  </si>
+  <si>
+    <t>AU,GB</t>
+  </si>
+  <si>
+    <t>The Manual of Love</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>The Handbook of Love</t>
+  </si>
+  <si>
     <t>Leçons d'amour à l'italienne</t>
-  </si>
-[...49 lines deleted...]
-    <t>The Handbook of Love</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0417944/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-143E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5908-AB74-63CD-C619-0048-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2249212" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/manual-of-love" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0417944" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-143E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5908-AB74-63CD-C619-0048-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115818" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2249212" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/manual-of-love" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -905,55 +905,55 @@
       </c>
       <c r="J5" s="3">
         <v>295</v>
       </c>
       <c r="K5" s="3">
         <v>108</v>
       </c>
       <c r="L5" s="3">
         <v>783</v>
       </c>
       <c r="M5" s="3">
         <v>778</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>38903</v>
       </c>
       <c r="D6" s="3">
-        <v>66812</v>
+        <v>82812</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>66812</v>
+        <v>82812</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>38631</v>
       </c>
       <c r="D7" s="3">
         <v>1653</v>
       </c>
       <c r="E7" s="3">
         <v>1551</v>
       </c>
@@ -1049,92 +1049,92 @@
       <c r="C11">
         <v>39023</v>
       </c>
       <c r="D11" s="3">
         <v>20502</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>19145</v>
       </c>
       <c r="G11" s="3">
         <v>1357</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="D12" s="3">
-        <v>3083517</v>
+        <v>3099517</v>
       </c>
       <c r="E12" s="3">
         <v>2620550</v>
       </c>
       <c r="F12" s="3">
-        <v>454467</v>
+        <v>470467</v>
       </c>
       <c r="G12" s="3">
         <v>6287</v>
       </c>
       <c r="H12" s="3">
         <v>215</v>
       </c>
       <c r="I12" s="3">
         <v>34</v>
       </c>
       <c r="J12" s="3">
         <v>295</v>
       </c>
       <c r="K12" s="3">
         <v>108</v>
       </c>
       <c r="L12" s="3">
         <v>783</v>
       </c>
       <c r="M12" s="3">
         <v>778</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="D13" s="3">
-        <v>3091536</v>
+        <v>3107536</v>
       </c>
       <c r="E13" s="3">
         <v>2620550</v>
       </c>
       <c r="F13" s="3">
-        <v>454467</v>
+        <v>470467</v>
       </c>
       <c r="G13" s="3">
         <v>14306</v>
       </c>
       <c r="H13" s="3">
         <v>215</v>
       </c>
       <c r="I13" s="3">
         <v>34</v>
       </c>
       <c r="J13" s="3">
         <v>295</v>
       </c>
       <c r="K13" s="3">
         <v>108</v>
       </c>
       <c r="L13" s="3">
         <v>783</v>
       </c>
       <c r="M13" s="3">
         <v>778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1197,131 +1197,131 @@
       <c r="A6" t="s">
         <v>58</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>