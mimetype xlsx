--- v0 (2025-12-04)
+++ v1 (2026-04-28)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Reinas</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Manuel Gómez Pereira</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0434304/</t>
+    <t>https://www.imdb.com/title/tt0434304</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-6699-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/4868-0F8D-B472-AA59-31BB-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114444</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q635369</t>
   </si>
@@ -187,60 +187,60 @@
   <si>
     <t>Äitejä ja poikia</t>
   </si>
   <si>
     <t>Mianyánk kivan</t>
   </si>
   <si>
     <t>Reinas - Il matrimonio che mancava</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>クイーンズ</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Królowe</t>
   </si>
   <si>
     <t>Queens</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Королевы</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Βασίλισσες</t>
-  </si>
-[...4 lines deleted...]
-    <t>Королевы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -557,51 +557,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0434304/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6699-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4868-0F8D-B472-AA59-31BB-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114444" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q635369" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/reinas" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0434304" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-6699-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/4868-0F8D-B472-AA59-31BB-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114444" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q635369" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/reinas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -746,55 +746,55 @@
         <v>418652</v>
       </c>
       <c r="E2" s="3">
         <v>418316</v>
       </c>
       <c r="F2" s="3">
         <v>21</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3">
         <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>38728</v>
       </c>
       <c r="D3" s="3">
-        <v>38298</v>
+        <v>51298</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>38298</v>
+        <v>51298</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4">
         <v>38736</v>
       </c>
       <c r="D4" s="3">
         <v>8074</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>8074</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
@@ -830,80 +830,80 @@
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6">
         <v>38533</v>
       </c>
       <c r="D6" s="3">
         <v>2098</v>
       </c>
       <c r="E6" s="3">
         <v>2098</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="3">
-        <v>564560</v>
+        <v>577560</v>
       </c>
       <c r="E7" s="3">
         <v>446960</v>
       </c>
       <c r="F7" s="3">
-        <v>117110</v>
+        <v>130110</v>
       </c>
       <c r="G7" s="3">
         <v>149</v>
       </c>
       <c r="H7" s="3">
         <v>26</v>
       </c>
       <c r="I7" s="3">
         <v>315</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="3">
-        <v>564560</v>
+        <v>577560</v>
       </c>
       <c r="E8" s="3">
         <v>446960</v>
       </c>
       <c r="F8" s="3">
-        <v>117110</v>
+        <v>130110</v>
       </c>
       <c r="G8" s="3">
         <v>149</v>
       </c>
       <c r="H8" s="3">
         <v>26</v>
       </c>
       <c r="I8" s="3">
         <v>315</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>