--- v0 (2025-11-14)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Just Friends</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Roger Kumble</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0433400/</t>
+    <t>https://www.imdb.com/title/tt0433400</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-09B7-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2F94-DCBE-94C7-A905-4863-O</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1292187</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/ca/movie/just-friends</t>
   </si>
@@ -181,50 +181,53 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Prisvideo Edicoes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Sólo amigos</t>
+  </si>
+  <si>
     <t>AU,CA,FR,GB,KR,MX,NL,SE,TR,US</t>
   </si>
   <si>
     <t>HL´adá sa ideálny muž</t>
   </si>
   <si>
     <t>Just Friends - Solo amici</t>
   </si>
   <si>
     <t>Lihtsalt söbrad</t>
   </si>
   <si>
     <t>Miluji tě k sežrání</t>
   </si>
   <si>
     <t>Simplement amis</t>
   </si>
   <si>
     <t>Tikai draudgi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>To hroniko mias hylopitas</t>
@@ -245,53 +248,50 @@
     <t>Просто приятели</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Apenas Amigos</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Simplement amis?</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Solo amigos</t>
   </si>
   <si>
     <t>Just Friends - No Sex</t>
   </si>
   <si>
     <t>Wild X-Mas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sólo amigos</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Vain frendejä</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Samo prijatelji</t>
   </si>
   <si>
     <t>Csak barátok</t>
   </si>
   <si>
     <t>Just Friends (Solo amici)</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Tik draugai</t>
   </si>
@@ -665,51 +665,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0433400/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-09B7-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2F94-DCBE-94C7-A905-4863-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1292187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/just-friends" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0433400" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-09B7-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2F94-DCBE-94C7-A905-4863-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1292187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/just-friends" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1230,161 +1230,161 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" t="s">
         <v>55</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
+      <c r="B9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>66</v>
+      </c>
+      <c r="B12" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B15" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>32</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>39</v>
       </c>
@@ -1436,59 +1436,59 @@
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>