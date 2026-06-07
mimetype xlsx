--- v1 (2026-04-27)
+++ v2 (2026-06-07)
@@ -181,117 +181,117 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Prisvideo Edicoes</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,FR,GB,KR,MX,NL,SE,TR,US</t>
+  </si>
+  <si>
+    <t>HL´adá sa ideálny muž</t>
+  </si>
+  <si>
+    <t>Just Friends - Solo amici</t>
+  </si>
+  <si>
+    <t>Lihtsalt söbrad</t>
+  </si>
+  <si>
+    <t>Miluji tě k sežrání</t>
+  </si>
+  <si>
+    <t>Simplement amis</t>
+  </si>
+  <si>
+    <t>Tikai draudgi</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>To hroniko mias hylopitas</t>
+  </si>
+  <si>
+    <t>Zostanmy przyjaciólmi</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Просто друзi</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Просто приятели</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Apenas Amigos</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Simplement amis?</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>Solo amigos</t>
+  </si>
+  <si>
+    <t>Just Friends - No Sex</t>
+  </si>
+  <si>
+    <t>Wild X-Mas</t>
+  </si>
+  <si>
     <t>Sólo amigos</t>
-  </si>
-[...64 lines deleted...]
-    <t>Wild X-Mas</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Vain frendejä</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Samo prijatelji</t>
   </si>
   <si>
     <t>Csak barátok</t>
   </si>
   <si>
     <t>Just Friends (Solo amici)</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Tik draugai</t>
   </si>
@@ -1230,161 +1230,161 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="B2" t="s">
-        <v>55</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>62</v>
+      </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>39</v>
       </c>
@@ -1436,59 +1436,59 @@
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>93</v>
       </c>
       <c r="B29" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B31" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>