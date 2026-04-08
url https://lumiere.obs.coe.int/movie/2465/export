--- v1 (2025-12-21)
+++ v2 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Rising Sun</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Philip Kaufman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0107969/</t>
+    <t>https://www.imdb.com/title/tt0107969</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-E448-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5785-814B-B409-8E1E-0E32-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/82317</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1217573</t>
   </si>
@@ -103,161 +103,161 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 1996</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,US</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Izlazeće sunce</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Wschodzace slonce</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Yükselen Günes</t>
+  </si>
+  <si>
+    <t>AR,ES,MX</t>
+  </si>
+  <si>
+    <t>Sol naciente</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Die Wiege der Sonne</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>Изгряващо слънце</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>Sol Nascente</t>
+  </si>
+  <si>
+    <t>CA,FR</t>
+  </si>
+  <si>
+    <t>Soleil levant</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Vycházející slunce</t>
+  </si>
+  <si>
+    <t>DK</t>
+  </si>
+  <si>
+    <t>Solen stiger</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Tõusev päike</t>
+  </si>
+  <si>
+    <t>FI,SE</t>
+  </si>
+  <si>
+    <t>Blodröd sol</t>
+  </si>
+  <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Nouseva aurinko</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Anatellon ilos</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Izlazece sunce</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Gyilkos nap</t>
+  </si>
+  <si>
+    <t>IS</t>
+  </si>
+  <si>
+    <t>Rísandi Sól</t>
+  </si>
+  <si>
     <t>IT</t>
   </si>
   <si>
     <t>Sol levante</t>
   </si>
   <si>
-    <t>AU,CA,GB,US</t>
-[...103 lines deleted...]
-  <si>
     <t>JP</t>
   </si>
   <si>
     <t>ライジング・サン（1993）</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Tekanti saule</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Blodrød sol</t>
   </si>
   <si>
     <t>Wschodzące słońce</t>
   </si>
   <si>
     <t>Rasarit de soare</t>
   </si>
   <si>
     <t>Soare răsare</t>
@@ -265,57 +265,57 @@
   <si>
     <t>Излазеће сунце</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Восходящее солнце</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Vzhajajoce sonce</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Vychádzajúce slnko</t>
   </si>
   <si>
     <t>Yükselen Güneş</t>
   </si>
   <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Сонце, що сходить</t>
+  </si>
+  <si>
     <t>Ανατέλλων ήλιος</t>
-  </si>
-[...4 lines deleted...]
-    <t>Сонце, що сходить</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -632,51 +632,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0107969/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-E448-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5785-814B-B409-8E1E-0E32-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/82317" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1217573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/rising-sun" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0107969" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-E448-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5785-814B-B409-8E1E-0E32-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/82317" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1217573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/rising-sun" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -859,59 +859,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
@@ -1032,123 +1032,123 @@
       <c r="A21" t="s">
         <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>26</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="B33" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>