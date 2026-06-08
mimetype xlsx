--- v2 (2026-04-08)
+++ v3 (2026-06-08)
@@ -265,57 +265,57 @@
   <si>
     <t>Излазеће сунце</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Восходящее солнце</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Vzhajajoce sonce</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Vychádzajúce slnko</t>
   </si>
   <si>
     <t>Yükselen Güneş</t>
   </si>
   <si>
+    <t>Ανατέλλων ήλιος</t>
+  </si>
+  <si>
     <t>UA</t>
   </si>
   <si>
     <t>Сонце, що сходить</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ανατέλλων ήλιος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1096,59 +1096,59 @@
       <c r="A29" t="s">
         <v>78</v>
       </c>
       <c r="B29" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>80</v>
       </c>
       <c r="B30" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
         <v>34</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="B33" t="s">
         <v>85</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>