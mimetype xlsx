--- v0 (2026-04-20)
+++ v1 (2026-06-21)
@@ -91,50 +91,56 @@
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2025</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Eclipse Pictures</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,FR,GB,SG,US</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Αλεπουδίτσες</t>
+  </si>
+  <si>
     <t>ES</t>
   </si>
   <si>
     <t>Zorras</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Секси момичета</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Gatinhas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Ça plane les filles</t>
   </si>
   <si>
     <t>DK</t>
@@ -197,56 +203,50 @@
     <t>Ratacire</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Foxes - tjejmaffian</t>
   </si>
   <si>
     <t>Twentieth Century Foxes</t>
   </si>
   <si>
     <t>Лисы</t>
   </si>
   <si>
     <t>Jeanies Clique</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Ça plane, les filles!</t>
   </si>
   <si>
     <t>Ladies of the Valley</t>
-  </si>
-[...4 lines deleted...]
-    <t>Αλεπουδίτσες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -879,85 +879,85 @@
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>51</v>
       </c>
       <c r="B16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>53</v>
       </c>
       <c r="B17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" t="s">
         <v>6</v>
       </c>
-      <c r="B18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:2">
       <c r="B19" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="B20" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2">
-      <c r="A21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>6</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>