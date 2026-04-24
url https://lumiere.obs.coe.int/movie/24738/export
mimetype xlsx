--- v0 (2025-11-13)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>We Feed the World</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Erwin Wagenhofer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0478324/</t>
+    <t>https://www.imdb.com/title/tt0478324</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-0795-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A58B-3D3C-EA82-1315-53CF-R</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q697687</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/at/Film/We-Feed-the-World-Essen-Global</t>
   </si>
@@ -208,87 +208,87 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Nakarmimy swiat</t>
   </si>
   <si>
     <t>Taizoume ton kosmo</t>
   </si>
   <si>
     <t>We Feed The World (le marché de la faim)</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Nós Alimentamos o Mundo</t>
   </si>
   <si>
     <t>We feed the World - Essen global</t>
   </si>
   <si>
     <t>Nosotros alimentamos al mundo</t>
   </si>
   <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Megesszük a világot</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ありあまるごちそう</t>
+  </si>
+  <si>
+    <t>Nakarmimy świat</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Noi hranim lumea</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Mi hranimo svet</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Мы кормим мир</t>
+  </si>
+  <si>
+    <t>Ταΐζουμε τον κόσμο</t>
+  </si>
+  <si>
     <t>Le marché de la faim</t>
-  </si>
-[...34 lines deleted...]
-    <t>Ταΐζουμε τον κόσμο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0478324/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-0795-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A58B-3D3C-EA82-1315-53CF-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q697687" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/We-Feed-the-World-Essen-Global" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0478324" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-0795-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A58B-3D3C-EA82-1315-53CF-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q697687" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/We-Feed-the-World-Essen-Global" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1014,56 +1014,56 @@
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3">
         <v>86</v>
       </c>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7">
         <v>39197</v>
       </c>
       <c r="D7" s="3">
-        <v>168985</v>
+        <v>180121</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
-        <v>168985</v>
+        <v>180121</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8">
         <v>39030</v>
@@ -1080,119 +1080,119 @@
       </c>
       <c r="H8" s="3">
         <v>109</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>13</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="3">
-        <v>784902</v>
+        <v>796038</v>
       </c>
       <c r="E9" s="3">
         <v>140016</v>
       </c>
       <c r="F9" s="3">
         <v>415707</v>
       </c>
       <c r="G9" s="3">
-        <v>213094</v>
+        <v>224230</v>
       </c>
       <c r="H9" s="3">
         <v>11339</v>
       </c>
       <c r="I9" s="3">
         <v>563</v>
       </c>
       <c r="J9" s="3">
         <v>2520</v>
       </c>
       <c r="K9" s="3">
         <v>155</v>
       </c>
       <c r="L9" s="3">
         <v>0</v>
       </c>
       <c r="M9" s="3">
         <v>790</v>
       </c>
       <c r="N9" s="3">
         <v>428</v>
       </c>
       <c r="O9" s="3">
         <v>32</v>
       </c>
       <c r="P9" s="3">
         <v>35</v>
       </c>
       <c r="Q9" s="3">
         <v>54</v>
       </c>
       <c r="R9" s="3">
         <v>10</v>
       </c>
       <c r="S9" s="3">
         <v>3</v>
       </c>
       <c r="T9" s="3">
         <v>77</v>
       </c>
       <c r="U9" s="3">
         <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="3">
-        <v>814194</v>
+        <v>825330</v>
       </c>
       <c r="E10" s="3">
         <v>140016</v>
       </c>
       <c r="F10" s="3">
         <v>438877</v>
       </c>
       <c r="G10" s="3">
-        <v>218742</v>
+        <v>229878</v>
       </c>
       <c r="H10" s="3">
         <v>11420</v>
       </c>
       <c r="I10" s="3">
         <v>657</v>
       </c>
       <c r="J10" s="3">
         <v>2520</v>
       </c>
       <c r="K10" s="3">
         <v>155</v>
       </c>
       <c r="L10" s="3">
         <v>16</v>
       </c>
       <c r="M10" s="3">
         <v>878</v>
       </c>
       <c r="N10" s="3">
         <v>470</v>
       </c>
       <c r="O10" s="3">
         <v>185</v>
       </c>
@@ -1281,107 +1281,107 @@
       <c r="A7" t="s">
         <v>60</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>