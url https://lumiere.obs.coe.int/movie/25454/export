--- v1 (2026-01-23)
+++ v2 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>An American Haunting</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Courtney Solomon</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, RO, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0429573/</t>
+    <t>https://www.imdb.com/title/tt0429573</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-74FF-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6368-344A-3EE5-C280-A3B9-B</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/116998</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1193443</t>
   </si>
@@ -635,51 +635,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0429573/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-74FF-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6368-344A-3EE5-C280-A3B9-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116998" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1193443" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/an-american-haunting" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0429573" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-74FF-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6368-344A-3EE5-C280-A3B9-B" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116998" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1193443" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/an-american-haunting" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -901,55 +901,55 @@
         <v>38910</v>
       </c>
       <c r="D6" s="3">
         <v>484724</v>
       </c>
       <c r="E6" s="3">
         <v>484548</v>
       </c>
       <c r="F6" s="3">
         <v>176</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7">
         <v>39197</v>
       </c>
       <c r="D7" s="3">
-        <v>32321</v>
+        <v>31924</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>32321</v>
+        <v>31924</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
       <c r="C8">
         <v>38821</v>
       </c>
       <c r="D8" s="3">
         <v>414489</v>
       </c>
       <c r="E8" s="3">
         <v>414489</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
     <row r="9" spans="1:8">
@@ -1037,77 +1037,77 @@
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13">
         <v>38947</v>
       </c>
       <c r="D13" s="3">
         <v>28051</v>
       </c>
       <c r="E13" s="3">
         <v>28051</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="D14" s="3">
-        <v>1057210</v>
+        <v>1056813</v>
       </c>
       <c r="E14" s="3">
         <v>962810</v>
       </c>
       <c r="F14" s="3">
-        <v>93614</v>
+        <v>93217</v>
       </c>
       <c r="G14" s="3">
         <v>766</v>
       </c>
       <c r="H14" s="3">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>51</v>
       </c>
       <c r="D15" s="3">
-        <v>1085261</v>
+        <v>1084864</v>
       </c>
       <c r="E15" s="3">
         <v>990861</v>
       </c>
       <c r="F15" s="3">
-        <v>93614</v>
+        <v>93217</v>
       </c>
       <c r="G15" s="3">
         <v>766</v>
       </c>
       <c r="H15" s="3">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>