--- v2 (2026-04-16)
+++ v3 (2026-05-27)
@@ -172,153 +172,153 @@
   <si>
     <t>CLMC Multimedia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>UNP</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Demon: Historia Prawdziwa</t>
+  </si>
+  <si>
     <t>CA,DE,FI,GB,IT,US</t>
   </si>
   <si>
     <t>Americká kletba</t>
   </si>
   <si>
     <t>Americká kliatba</t>
   </si>
   <si>
     <t>Assombrados - Uma historia americana</t>
   </si>
   <si>
-    <t>Demon: Historia Prawdziwa</t>
-[...1 lines deleted...]
-  <si>
     <t>Prekletstvo druzine bell</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η άφιξη του δαίμονα</t>
+  </si>
+  <si>
     <t>LT</t>
   </si>
   <si>
     <t>Raudonosios upes vaiduoklis</t>
   </si>
   <si>
     <t>AR,CL,MX,VE</t>
   </si>
   <si>
     <t>Apariciones</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Maldição</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Cauchemar américain</t>
   </si>
   <si>
     <t>Der Fluch der Betsy Bell</t>
   </si>
   <si>
     <t>Maleficio</t>
   </si>
   <si>
     <t>American Haunting</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>I afixi tou daimona</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Opsjednutost</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Amerikai kísértet</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アメリカン・ホーンティング</t>
   </si>
   <si>
     <t>Demon - Historia prawdziwa</t>
   </si>
   <si>
     <t>Assombrados - Uma História Americana</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Američko posednuće</t>
   </si>
   <si>
     <t>Amerikan büyüsü</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Призрак Красной реки</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Привид Червоної ріки</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η άφιξη του δαίμονα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1098,60 +1098,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>52</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>58</v>
@@ -1164,155 +1164,155 @@
       <c r="A9" t="s">
         <v>60</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>62</v>
       </c>
       <c r="B10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>64</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="B12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>