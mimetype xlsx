--- v3 (2026-05-27)
+++ v4 (2026-08-25)
@@ -172,63 +172,63 @@
   <si>
     <t>CLMC Multimedia</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Fivia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>UNP</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,DE,FI,GB,IT,US</t>
+  </si>
+  <si>
+    <t>Americká kletba</t>
+  </si>
+  <si>
+    <t>Americká kliatba</t>
+  </si>
+  <si>
+    <t>Assombrados - Uma historia americana</t>
+  </si>
+  <si>
     <t>Demon: Historia Prawdziwa</t>
-  </si>
-[...10 lines deleted...]
-    <t>Assombrados - Uma historia americana</t>
   </si>
   <si>
     <t>Prekletstvo druzine bell</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Η άφιξη του δαίμονα</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Raudonosios upes vaiduoklis</t>
   </si>
   <si>
     <t>AR,CL,MX,VE</t>
   </si>
   <si>
     <t>Apariciones</t>
   </si>
   <si>
     <t>BR</t>
   </si>
@@ -1098,60 +1098,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>52</v>
+      </c>
       <c r="B2" t="s">
-        <v>52</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>58</v>