--- v1 (2025-12-13)
+++ v2 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Rien à foutre</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Emmanuel Marre, Julie Lecoustre</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt13482806/</t>
+    <t>https://www.imdb.com/title/tt13482806</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-0BF4-0000-B-0000-0000-4</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C2A8-50EA-3C66-A33D-DC77-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/150915</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q109255213</t>
   </si>
@@ -145,99 +145,99 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Independent</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Nitrato Filmes</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>FESTIVALUL FILMULUI EUROPEAN</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>BE,DE,FR,HK,PL</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Bem-vindos a Bordo</t>
+  </si>
+  <si>
+    <t>CO,ES</t>
+  </si>
+  <si>
+    <t>Generación Low Cost</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>Zero Fucks given</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Kõigest poogen</t>
+  </si>
+  <si>
+    <t>CA,GB,NO,SE,SG,TR,US</t>
+  </si>
+  <si>
+    <t>Zero Fucks Given</t>
+  </si>
+  <si>
+    <t>Generazione Low Cost</t>
+  </si>
+  <si>
+    <t>KR</t>
+  </si>
+  <si>
+    <t>제로 퍽스 기븐</t>
+  </si>
+  <si>
+    <t>Rien à foutre (2021)</t>
+  </si>
+  <si>
+    <t>Mi se rupe</t>
+  </si>
+  <si>
     <t>Carpe Diem</t>
-  </si>
-[...46 lines deleted...]
-    <t>Mi se rupe</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Ну и плевать</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Не ми пука</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13482806/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-0BF4-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C2A8-50EA-3C66-A33D-DC77-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150915" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q109255213" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt13482806" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-0BF4-0000-B-0000-0000-4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C2A8-50EA-3C66-A33D-DC77-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/150915" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q109255213" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -719,55 +719,55 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2">
         <v>44636</v>
       </c>
       <c r="D2" s="3">
-        <v>11341</v>
+        <v>11802</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>11002</v>
+        <v>11463</v>
       </c>
       <c r="G2" s="3">
         <v>200</v>
       </c>
       <c r="H2" s="3">
         <v>139</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>44685</v>
       </c>
       <c r="D3" s="3">
         <v>3683</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>3511</v>
       </c>
@@ -902,191 +902,191 @@
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10">
         <v>44197</v>
       </c>
       <c r="D10" s="3">
         <v>54</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>54</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="D11" s="3">
-        <v>147694</v>
+        <v>148155</v>
       </c>
       <c r="E11" s="3">
         <v>1718</v>
       </c>
       <c r="F11" s="3">
-        <v>143015</v>
+        <v>143476</v>
       </c>
       <c r="G11" s="3">
         <v>684</v>
       </c>
       <c r="H11" s="3">
         <v>2277</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="D12" s="3">
-        <v>152058</v>
+        <v>152519</v>
       </c>
       <c r="E12" s="3">
         <v>1718</v>
       </c>
       <c r="F12" s="3">
-        <v>147186</v>
+        <v>147647</v>
       </c>
       <c r="G12" s="3">
         <v>695</v>
       </c>
       <c r="H12" s="3">
         <v>2459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>43</v>
+      </c>
       <c r="B2" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="B9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>62</v>
       </c>
       <c r="B14" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 