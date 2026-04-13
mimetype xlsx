--- v1 (2026-01-22)
+++ v2 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Murder Party</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nicolas Pleskof</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt14039346/</t>
+    <t>https://www.imdb.com/title/tt14039346</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-9F6C-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/147214</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q111047883</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
@@ -488,51 +488,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14039346/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9F6C-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147214" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q111047883" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt14039346" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-9F6C-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/147214" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q111047883" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="65.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -629,55 +629,55 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2">
         <v>44629</v>
       </c>
       <c r="D2" s="3">
-        <v>1957</v>
+        <v>1937</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>1957</v>
+        <v>1937</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3">
         <v>44629</v>
       </c>
       <c r="D3" s="3">
         <v>74218</v>
       </c>
       <c r="E3" s="3">
         <v>1144</v>
       </c>
       <c r="F3" s="3">
         <v>73074</v>
       </c>
       <c r="G3" s="3"/>
     </row>
     <row r="4" spans="1:7">
@@ -697,74 +697,74 @@
       <c r="F4" s="3">
         <v>4559</v>
       </c>
       <c r="G4" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="3">
         <v>32</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>32</v>
       </c>
       <c r="G5" s="3"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="3">
-        <v>80779</v>
+        <v>80759</v>
       </c>
       <c r="E6" s="3">
         <v>1144</v>
       </c>
       <c r="F6" s="3">
-        <v>79622</v>
+        <v>79602</v>
       </c>
       <c r="G6" s="3">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="3">
-        <v>80779</v>
+        <v>80759</v>
       </c>
       <c r="E7" s="3">
         <v>1144</v>
       </c>
       <c r="F7" s="3">
-        <v>79622</v>
+        <v>79602</v>
       </c>
       <c r="G7" s="3">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>