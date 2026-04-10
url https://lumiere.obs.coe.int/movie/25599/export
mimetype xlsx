--- v0 (2025-11-22)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Garfield: A Tail of Two Kitties</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Tim Hill, Steven Rimdzius</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0455499/</t>
+    <t>https://www.imdb.com/title/tt0455499</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-AC2E-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A7C6-5E0D-6D6B-ACC9-568D-5</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/115304</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q587921</t>
   </si>
@@ -647,51 +647,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0455499/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-AC2E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A7C6-5E0D-6D6B-ACC9-568D-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115304" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q587921" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/garfield-a-tail-of-two-kitties" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0455499" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-AC2E-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A7C6-5E0D-6D6B-ACC9-568D-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115304" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q587921" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/garfield-a-tail-of-two-kitties" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>