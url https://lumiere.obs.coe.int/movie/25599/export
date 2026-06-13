--- v1 (2026-04-10)
+++ v2 (2026-06-13)
@@ -232,66 +232,66 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Özen Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Garfield 2: Μια ιστορία με δύο γάτες</t>
+  </si>
+  <si>
     <t>AR,DK,ES,FR,GR,HR,HU,PL,TR,VE</t>
   </si>
   <si>
     <t>Garfield 2</t>
   </si>
   <si>
     <t>Garfield 2 - Faulheit verpflichtet</t>
   </si>
   <si>
     <t>Garfield 2: Kahe kassi lugu</t>
-  </si>
-[...4 lines deleted...]
-    <t>Garfield 2: Μια ιστορία με δύο γάτες</t>
   </si>
   <si>
     <t>Garfield - Pacha royal</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Garfild 2</t>
   </si>
   <si>
     <t>Garfildas 2</t>
   </si>
   <si>
     <t>Garfīlds 2</t>
   </si>
   <si>
     <t>Gustaf 2</t>
   </si>
   <si>
     <t>Karvinen 2</t>
   </si>
   <si>
     <t>Pusur 2</t>
   </si>
@@ -1576,73 +1576,73 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>74</v>
+      </c>
       <c r="B3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>1</v>
-      </c>
-[...6 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>79</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">