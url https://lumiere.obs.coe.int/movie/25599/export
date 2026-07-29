--- v2 (2026-06-13)
+++ v3 (2026-07-29)
@@ -232,78 +232,78 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Tatra Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Özen Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Garfild 2</t>
+  </si>
+  <si>
+    <t>Garfildas 2</t>
+  </si>
+  <si>
+    <t>Garfield - Pacha royal</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Garfield 2: Μια ιστορία με δύο γάτες</t>
   </si>
   <si>
     <t>AR,DK,ES,FR,GR,HR,HU,PL,TR,VE</t>
   </si>
   <si>
     <t>Garfield 2</t>
   </si>
   <si>
     <t>Garfield 2 - Faulheit verpflichtet</t>
   </si>
   <si>
     <t>Garfield 2: Kahe kassi lugu</t>
-  </si>
-[...10 lines deleted...]
-    <t>Garfildas 2</t>
   </si>
   <si>
     <t>Garfīlds 2</t>
   </si>
   <si>
     <t>Gustaf 2</t>
   </si>
   <si>
     <t>Karvinen 2</t>
   </si>
   <si>
     <t>Pusur 2</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Гарфiлд 2</t>
   </si>
   <si>
     <t>Гарфийлд 2</t>
   </si>
   <si>
     <t>RU</t>
   </si>
@@ -1576,92 +1576,92 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="29" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>72</v>
       </c>
       <c r="B2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="B5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>85</v>