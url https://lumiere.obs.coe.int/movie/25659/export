--- v0 (2025-12-07)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Paris, je t'aime</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Wes Craven, Olivier Assayas, Frédéric Auburtin, Gérard Depardieu, Ethan Coen, Joel Coen, Gus Van Sant, Oliver Schmitz, Gurinder Chadha, Sylvain Chomet, Isabel Coixet, Alfonso Cuarón, Christopher Doyle, Richard LaGravenese, Vincenzo Natali, Alexander Payne, Bruno Podalydès, Walter Salles, Nobuhiro Suwa, Daniela Thomas, Tom Tykwer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0401711/</t>
+    <t>https://www.imdb.com/title/tt0401711</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-E5DA-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/9A49-8E6A-94FF-3B6A-2289-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/113336</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q310617</t>
   </si>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0401711/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-E5DA-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9A49-8E6A-94FF-3B6A-2289-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q310617" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/paris-je-taime" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0401711" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-E5DA-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/9A49-8E6A-94FF-3B6A-2289-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113336" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q310617" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/paris-je-taime" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>