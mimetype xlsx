--- v1 (2026-01-22)
+++ v2 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tom yum goong</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Prachya Pinkaew</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0427954/</t>
+    <t>https://www.imdb.com/title/tt0427954</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-9452-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0606-E6FA-ED5B-2D8A-3E70-X</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114597</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q471911</t>
   </si>
@@ -202,93 +202,93 @@
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Koruyucu</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Тайландски дракон</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Protetor</t>
   </si>
   <si>
     <t>AR,AU,CA,CZ,FI,GB,SE,US</t>
   </si>
   <si>
     <t>The Protector</t>
   </si>
   <si>
+    <t>Thai Dragon</t>
+  </si>
+  <si>
+    <t>L'honneur du dragon</t>
+  </si>
+  <si>
+    <t>GB,GR,JP</t>
+  </si>
+  <si>
+    <t>Warrior King</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Zaštitnik</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>A sárkány bosszúja</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>トム・ヤム・クン！</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Drakono garbė</t>
+  </si>
+  <si>
+    <t>Obrońca</t>
+  </si>
+  <si>
     <t>Revenge of the Warrior</t>
   </si>
   <si>
-    <t>Thai Dragon</t>
-[...34 lines deleted...]
-  <si>
     <t>Honour of the Dragon</t>
-  </si>
-[...1 lines deleted...]
-    <t>Obrońca</t>
   </si>
   <si>
     <t>A Honra do Dragão</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Misiune de recuperare</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Ratnikova osveta</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Честь дракона</t>
   </si>
   <si>
     <t>The Protector - La legge del Muay Thai</t>
   </si>
@@ -635,51 +635,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0427954/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-9452-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0606-E6FA-ED5B-2D8A-3E70-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114597" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q471911" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-protector" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0427954" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-9452-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0606-E6FA-ED5B-2D8A-3E70-X" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114597" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q471911" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-protector" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1125,123 +1125,123 @@
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>60</v>
       </c>
       <c r="B11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>73</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>80</v>
       </c>