--- v0 (2025-11-16)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Click</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Frank Coraci</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0389860/</t>
+    <t>https://www.imdb.com/title/tt0389860</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-68D8-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F1B0-1C35-DB09-4178-B663-I</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/115735</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q496654</t>
   </si>
@@ -256,138 +256,138 @@
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Clic</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>もしも昨日が選べたら</t>
   </si>
   <si>
     <t>Kumanda</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Klik</t>
   </si>
   <si>
     <t>Klik: Zivot na dálkové ovládání</t>
   </si>
   <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Клiк: З пультом по життю</t>
+  </si>
+  <si>
+    <t>Click - Superpult</t>
+  </si>
+  <si>
+    <t>Click-Zapand Prin Viata</t>
+  </si>
+  <si>
+    <t>Klik - za popolno življenje</t>
+  </si>
+  <si>
+    <t>Klik - Život na dial´kové ovládanie</t>
+  </si>
+  <si>
+    <t>AR,VE</t>
+  </si>
+  <si>
+    <t>Click - perdiendo el control</t>
+  </si>
+  <si>
+    <t>AT,DE</t>
+  </si>
+  <si>
+    <t>Klick</t>
+  </si>
+  <si>
+    <t>Klik - život na dálkové ovládání</t>
+  </si>
+  <si>
+    <t>Klik!</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
+    <t>Click, i zoi se fast forward</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Klik - za savršen život</t>
+  </si>
+  <si>
+    <t>Távkapcs</t>
+  </si>
+  <si>
+    <t>Cambia la tua vita con un click</t>
+  </si>
+  <si>
+    <t>Klik! Arba gyvenimas pagreitintai</t>
+  </si>
+  <si>
+    <t>Klikt!</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Click: Perdiendo el control</t>
+  </si>
+  <si>
+    <t>Klik: I robisz, co chcesz</t>
+  </si>
+  <si>
+    <t>Клик</t>
+  </si>
+  <si>
+    <t>Klik - za popolno zivljenje</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Клик: с пультом по жизни</t>
+  </si>
+  <si>
+    <t>Клік: З пультом по життю</t>
+  </si>
+  <si>
     <t>Η ζωή σε fast forward</t>
   </si>
   <si>
-    <t>UA</t>
-[...70 lines deleted...]
-  <si>
     <t>Click: Η ζωή σε fast forward</t>
-  </si>
-[...7 lines deleted...]
-    <t>Клік: З пультом по життю</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -704,51 +704,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0389860/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-68D8-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F1B0-1C35-DB09-4178-B663-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115735" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q496654" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/click" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0389860" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-68D8-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F1B0-1C35-DB09-4178-B663-I" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/115735" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q496654" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/click" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1489,208 +1489,208 @@
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>77</v>
       </c>
       <c r="B7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>80</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
+      <c r="B10" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>88</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="B19" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>55</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>77</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="B28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>