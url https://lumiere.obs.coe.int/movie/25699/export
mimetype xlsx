--- v1 (2026-04-08)
+++ v2 (2026-05-30)
@@ -223,50 +223,56 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Itafilm</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η ζωή σε fast forward</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Щрак</t>
   </si>
   <si>
     <t>AU,BR,CA,ES,FR,GB,NL,PT,SE,SG,TR,US</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Clic</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>もしも昨日が選べたら</t>
   </si>
   <si>
     <t>Kumanda</t>
   </si>
   <si>
     <t>RS</t>
@@ -292,102 +298,96 @@
   <si>
     <t>Klik - za popolno življenje</t>
   </si>
   <si>
     <t>Klik - Život na dial´kové ovládanie</t>
   </si>
   <si>
     <t>AR,VE</t>
   </si>
   <si>
     <t>Click - perdiendo el control</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Klick</t>
   </si>
   <si>
     <t>Klik - život na dálkové ovládání</t>
   </si>
   <si>
     <t>Klik!</t>
   </si>
   <si>
-    <t>GR</t>
-[...1 lines deleted...]
-  <si>
     <t>Click, i zoi se fast forward</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Klik - za savršen život</t>
   </si>
   <si>
     <t>Távkapcs</t>
   </si>
   <si>
     <t>Cambia la tua vita con un click</t>
   </si>
   <si>
     <t>Klik! Arba gyvenimas pagreitintai</t>
   </si>
   <si>
     <t>Klikt!</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Click: Perdiendo el control</t>
   </si>
   <si>
     <t>Klik: I robisz, co chcesz</t>
   </si>
   <si>
     <t>Клик</t>
   </si>
   <si>
     <t>Klik - za popolno zivljenje</t>
   </si>
   <si>
+    <t>Click: Η ζωή σε fast forward</t>
+  </si>
+  <si>
     <t>RU</t>
   </si>
   <si>
     <t>Клик: с пультом по жизни</t>
   </si>
   <si>
     <t>Клік: З пультом по життю</t>
-  </si>
-[...4 lines deleted...]
-    <t>Click: Η ζωή σε fast forward</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1437,260 +1437,260 @@
     <col min="1" max="1" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>69</v>
       </c>
       <c r="B2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>71</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B4" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>74</v>
       </c>
       <c r="B5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="B6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="B7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>79</v>
       </c>
       <c r="B8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>82</v>
+      </c>
       <c r="B10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:2">
-      <c r="A14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>88</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>90</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B21" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B28" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>