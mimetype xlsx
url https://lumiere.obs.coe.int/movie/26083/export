--- v0 (2025-12-16)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Ugly Duckling and Me!</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michael Hegner, Karsten Kiilerich</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, DE, FR, IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0396042/</t>
+    <t>https://www.imdb.com/title/tt0396042</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-94BE-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8290-D5D5-E01D-66EC-8421-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/113511</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q180424</t>
   </si>
@@ -659,51 +659,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0396042/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-94BE-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8290-D5D5-E01D-66EC-8421-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q180424" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/the-ugly-duckling-and-me" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0396042" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-94BE-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8290-D5D5-E01D-66EC-8421-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/113511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q180424" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/the-ugly-duckling-and-me" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1046,55 +1046,55 @@
       </c>
       <c r="G7" s="3">
         <v>2</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8">
         <v>39127</v>
       </c>
       <c r="D8" s="3">
-        <v>352492</v>
+        <v>358725</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>348092</v>
+        <v>354325</v>
       </c>
       <c r="G8" s="3">
         <v>3452</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3">
         <v>948</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9">
         <v>39269</v>
@@ -1136,58 +1136,58 @@
       </c>
       <c r="G10" s="3">
         <v>56368</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11">
         <v>39373</v>
       </c>
       <c r="D11" s="3">
-        <v>53716</v>
+        <v>31761</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>25252</v>
       </c>
       <c r="G11" s="3">
-        <v>28464</v>
+        <v>6509</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12">
         <v>39234</v>
       </c>
       <c r="D12" s="3">
         <v>18823</v>
       </c>
       <c r="E12" s="3"/>
@@ -1356,104 +1356,104 @@
         <v>39143</v>
       </c>
       <c r="D17" s="3">
         <v>132109</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>132109</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="D18" s="3">
-        <v>1064013</v>
+        <v>1048291</v>
       </c>
       <c r="E18" s="3">
         <v>171448</v>
       </c>
       <c r="F18" s="3">
-        <v>574492</v>
+        <v>580725</v>
       </c>
       <c r="G18" s="3">
-        <v>308547</v>
+        <v>286592</v>
       </c>
       <c r="H18" s="3">
         <v>4273</v>
       </c>
       <c r="I18" s="3">
         <v>2613</v>
       </c>
       <c r="J18" s="3">
         <v>1054</v>
       </c>
       <c r="K18" s="3">
         <v>614</v>
       </c>
       <c r="L18" s="3">
         <v>453</v>
       </c>
       <c r="M18" s="3">
         <v>81</v>
       </c>
       <c r="N18" s="3">
         <v>17</v>
       </c>
       <c r="O18" s="3">
         <v>50</v>
       </c>
       <c r="P18" s="3">
         <v>371</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="D19" s="3">
-        <v>1250142</v>
+        <v>1234420</v>
       </c>
       <c r="E19" s="3">
         <v>171448</v>
       </c>
       <c r="F19" s="3">
-        <v>759696</v>
+        <v>765929</v>
       </c>
       <c r="G19" s="3">
-        <v>309353</v>
+        <v>287398</v>
       </c>
       <c r="H19" s="3">
         <v>4273</v>
       </c>
       <c r="I19" s="3">
         <v>2613</v>
       </c>
       <c r="J19" s="3">
         <v>1054</v>
       </c>
       <c r="K19" s="3">
         <v>614</v>
       </c>
       <c r="L19" s="3">
         <v>460</v>
       </c>
       <c r="M19" s="3">
         <v>133</v>
       </c>
       <c r="N19" s="3">
         <v>17</v>
       </c>
       <c r="O19" s="3">
         <v>50</v>
       </c>