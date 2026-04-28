--- v0 (2025-11-19)
+++ v1 (2026-04-28)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Leiutajateküla Lotte</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Heiki Ernits, Janno Põldma</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>EE, LV</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0447249/</t>
+    <t>https://www.imdb.com/title/tt0447249</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-A512-0000-Z-0000-0000-6</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0D94-9AAB-58DC-B57A-3F1D-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120412</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1768617</t>
   </si>
@@ -653,51 +653,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0447249/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A512-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0D94-9AAB-58DC-B57A-3F1D-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120412" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1768617" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/lotte-from-gadgetville" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0447249" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-A512-0000-Z-0000-0000-6" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0D94-9AAB-58DC-B57A-3F1D-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120412" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1768617" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/lotte-from-gadgetville" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1050,56 +1050,56 @@
       </c>
       <c r="I7" s="3">
         <v>38</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8">
         <v>39498</v>
       </c>
       <c r="D8" s="3">
-        <v>21389</v>
+        <v>33203</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
-        <v>18939</v>
+        <v>30753</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3">
         <v>1474</v>
       </c>
       <c r="R8" s="3">
         <v>976</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
@@ -1304,110 +1304,110 @@
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3">
         <v>3060</v>
       </c>
       <c r="O14" s="3">
         <v>632</v>
       </c>
       <c r="P14" s="3">
         <v>123</v>
       </c>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>62</v>
       </c>
       <c r="D15" s="3">
-        <v>179055</v>
+        <v>190869</v>
       </c>
       <c r="E15" s="3">
         <v>76943</v>
       </c>
       <c r="F15" s="3">
         <v>53120</v>
       </c>
       <c r="G15" s="3">
-        <v>33736</v>
+        <v>45550</v>
       </c>
       <c r="H15" s="3">
         <v>4038</v>
       </c>
       <c r="I15" s="3">
         <v>1431</v>
       </c>
       <c r="J15" s="3">
         <v>67</v>
       </c>
       <c r="K15" s="3">
         <v>212</v>
       </c>
       <c r="L15" s="3">
         <v>31</v>
       </c>
       <c r="M15" s="3">
         <v>6871</v>
       </c>
       <c r="N15" s="3">
         <v>0</v>
       </c>
       <c r="O15" s="3">
         <v>45</v>
       </c>
       <c r="P15" s="3">
         <v>26</v>
       </c>
       <c r="Q15" s="3">
         <v>1474</v>
       </c>
       <c r="R15" s="3">
         <v>1061</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="D16" s="3">
-        <v>206159</v>
+        <v>217973</v>
       </c>
       <c r="E16" s="3">
         <v>76943</v>
       </c>
       <c r="F16" s="3">
         <v>72177</v>
       </c>
       <c r="G16" s="3">
-        <v>36636</v>
+        <v>48450</v>
       </c>
       <c r="H16" s="3">
         <v>4982</v>
       </c>
       <c r="I16" s="3">
         <v>1749</v>
       </c>
       <c r="J16" s="3">
         <v>137</v>
       </c>
       <c r="K16" s="3">
         <v>212</v>
       </c>
       <c r="L16" s="3">
         <v>31</v>
       </c>
       <c r="M16" s="3">
         <v>6871</v>
       </c>
       <c r="N16" s="3">
         <v>3060</v>
       </c>
       <c r="O16" s="3">
         <v>677</v>
       </c>