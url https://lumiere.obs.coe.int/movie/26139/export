--- v1 (2026-01-11)
+++ v2 (2026-04-18)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Efter brylluppet</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Susanne Bier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0457655/</t>
+    <t>https://www.imdb.com/title/tt0457655</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-EB9D-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/35AE-9FCA-28F1-78AE-79DE-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/117047</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1327845</t>
   </si>
@@ -259,168 +259,168 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Svenska Filminstitutet</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Après la noce</t>
+  </si>
+  <si>
+    <t>Meta to gamo</t>
+  </si>
+  <si>
+    <t>Po poroki</t>
+  </si>
+  <si>
+    <t>Po svadbe</t>
+  </si>
+  <si>
+    <t>Tuz po weselu</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Пiсля весiлля</t>
+  </si>
+  <si>
+    <t>След сватбата</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Después del casamiento</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Depois do Casamento</t>
+  </si>
+  <si>
+    <t>CA,FR,GB,NL,US</t>
+  </si>
+  <si>
+    <t>After the Wedding</t>
+  </si>
+  <si>
+    <t>Apres la noce</t>
+  </si>
+  <si>
+    <t>CL,CO,ES,MX</t>
+  </si>
+  <si>
+    <t>Después de la boda</t>
+  </si>
+  <si>
+    <t>Po Svatbě</t>
+  </si>
+  <si>
+    <t>Nach der Hochzeit</t>
+  </si>
+  <si>
+    <t>Häiden jälkeen</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Nakon vjenčanja</t>
+  </si>
+  <si>
+    <t>Esküvő után</t>
+  </si>
+  <si>
+    <t>Dopo il matrimonio</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>アフター・ウェディング</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Po vestuvių</t>
+  </si>
+  <si>
+    <t>Etter bryllupet</t>
+  </si>
+  <si>
+    <t>Tuż po weselu</t>
+  </si>
+  <si>
     <t>RO</t>
   </si>
   <si>
     <t>Dupa nunta</t>
   </si>
   <si>
-    <t>CA</t>
-[...91 lines deleted...]
-  <si>
     <t>Efter bröllopet</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Düğünden Sonra</t>
   </si>
   <si>
     <t>Після весілля</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>После свадьбы</t>
+  </si>
+  <si>
     <t>Μετά το γάμο</t>
-  </si>
-[...4 lines deleted...]
-    <t>После свадьбы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -737,51 +737,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0457655/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EB9D-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35AE-9FCA-28F1-78AE-79DE-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117047" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1327845" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/after-the-wedding" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0457655" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-EB9D-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/35AE-9FCA-28F1-78AE-79DE-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117047" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1327845" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/dk/movie/after-the-wedding" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1261,55 +1261,55 @@
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11">
         <v>39148</v>
       </c>
       <c r="D11" s="3">
-        <v>42744</v>
+        <v>42573</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
-        <v>42744</v>
+        <v>42573</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12">
         <v>39150</v>
@@ -1690,113 +1690,113 @@
       </c>
       <c r="I22" s="3">
         <v>846</v>
       </c>
       <c r="J22" s="3"/>
       <c r="K22" s="3">
         <v>41</v>
       </c>
       <c r="L22" s="3">
         <v>217</v>
       </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="D23" s="3">
-        <v>1036332</v>
+        <v>1036161</v>
       </c>
       <c r="E23" s="3">
         <v>546829</v>
       </c>
       <c r="F23" s="3">
-        <v>464550</v>
+        <v>464379</v>
       </c>
       <c r="G23" s="3">
         <v>17967</v>
       </c>
       <c r="H23" s="3">
         <v>4315</v>
       </c>
       <c r="I23" s="3">
         <v>1118</v>
       </c>
       <c r="J23" s="3">
         <v>362</v>
       </c>
       <c r="K23" s="3">
         <v>313</v>
       </c>
       <c r="L23" s="3">
         <v>242</v>
       </c>
       <c r="M23" s="3">
         <v>275</v>
       </c>
       <c r="N23" s="3">
         <v>78</v>
       </c>
       <c r="O23" s="3">
         <v>177</v>
       </c>
       <c r="P23" s="3">
         <v>35</v>
       </c>
       <c r="Q23" s="3">
         <v>47</v>
       </c>
       <c r="R23" s="3">
         <v>0</v>
       </c>
       <c r="S23" s="3">
         <v>24</v>
       </c>
       <c r="T23" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>80</v>
       </c>
       <c r="D24" s="3">
-        <v>1119708</v>
+        <v>1119537</v>
       </c>
       <c r="E24" s="3">
         <v>577103</v>
       </c>
       <c r="F24" s="3">
-        <v>517170</v>
+        <v>516999</v>
       </c>
       <c r="G24" s="3">
         <v>18150</v>
       </c>
       <c r="H24" s="3">
         <v>4315</v>
       </c>
       <c r="I24" s="3">
         <v>1256</v>
       </c>
       <c r="J24" s="3">
         <v>362</v>
       </c>
       <c r="K24" s="3">
         <v>313</v>
       </c>
       <c r="L24" s="3">
         <v>242</v>
       </c>
       <c r="M24" s="3">
         <v>275</v>
       </c>
       <c r="N24" s="3">
         <v>78</v>
       </c>
@@ -1824,266 +1824,266 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" t="s">
         <v>83</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" t="s">
         <v>84</v>
-      </c>
-[...6 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" t="s">
         <v>86</v>
-      </c>
-[...3 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
+      <c r="B9" t="s">
         <v>89</v>
       </c>
-      <c r="B9" t="s">
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>92</v>
       </c>
       <c r="B11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>94</v>
       </c>
       <c r="B12" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="B14" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B17" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="B21" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>108</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>73</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>