--- v2 (2026-04-18)
+++ v3 (2026-05-29)
@@ -259,77 +259,83 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Svenska Filminstitutet</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Після весілля</t>
+  </si>
+  <si>
     <t>CA</t>
   </si>
   <si>
     <t>Après la noce</t>
   </si>
   <si>
     <t>Meta to gamo</t>
   </si>
   <si>
     <t>Po poroki</t>
   </si>
   <si>
     <t>Po svadbe</t>
   </si>
   <si>
     <t>Tuz po weselu</t>
   </si>
   <si>
-    <t>UA</t>
-[...1 lines deleted...]
-  <si>
     <t>Пiсля весiлля</t>
   </si>
   <si>
     <t>След сватбата</t>
   </si>
   <si>
+    <t>Μετά το γάμο</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Después del casamiento</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Depois do Casamento</t>
   </si>
   <si>
     <t>CA,FR,GB,NL,US</t>
   </si>
   <si>
     <t>After the Wedding</t>
   </si>
   <si>
     <t>Apres la noce</t>
   </si>
   <si>
     <t>CL,CO,ES,MX</t>
   </si>
   <si>
     <t>Después de la boda</t>
@@ -367,60 +373,54 @@
   <si>
     <t>Po vestuvių</t>
   </si>
   <si>
     <t>Etter bryllupet</t>
   </si>
   <si>
     <t>Tuż po weselu</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Dupa nunta</t>
   </si>
   <si>
     <t>Efter bröllopet</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Düğünden Sonra</t>
   </si>
   <si>
-    <t>Після весілля</t>
-[...1 lines deleted...]
-  <si>
     <t>RU</t>
   </si>
   <si>
     <t>После свадьбы</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μετά το γάμο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1824,266 +1824,266 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B3" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>83</v>
+      </c>
+      <c r="B4" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>61</v>
       </c>
-      <c r="B4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:2">
-      <c r="A7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>87</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>81</v>
+      </c>
       <c r="B9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
+      <c r="B10" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="B13" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B14" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>47</v>
+        <v>83</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>99</v>
       </c>
       <c r="B16" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="B20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>65</v>
       </c>
       <c r="B22" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>71</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B26" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>61</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>