--- v3 (2026-05-29)
+++ v4 (2026-08-05)
@@ -259,162 +259,162 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Svenska Filminstitutet</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>ASFK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Après la noce</t>
+  </si>
+  <si>
+    <t>Meta to gamo</t>
+  </si>
+  <si>
+    <t>Po poroki</t>
+  </si>
+  <si>
+    <t>Po svadbe</t>
+  </si>
+  <si>
+    <t>Tuz po weselu</t>
+  </si>
+  <si>
     <t>UA</t>
   </si>
   <si>
+    <t>Пiсля весiлля</t>
+  </si>
+  <si>
+    <t>След сватбата</t>
+  </si>
+  <si>
+    <t>Μετά το γάμο</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Después del casamiento</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Depois do Casamento</t>
+  </si>
+  <si>
+    <t>CA,FR,GB,NL,US</t>
+  </si>
+  <si>
+    <t>After the Wedding</t>
+  </si>
+  <si>
+    <t>Apres la noce</t>
+  </si>
+  <si>
+    <t>CL,CO,ES,MX</t>
+  </si>
+  <si>
+    <t>Después de la boda</t>
+  </si>
+  <si>
+    <t>Po Svatbě</t>
+  </si>
+  <si>
+    <t>Nach der Hochzeit</t>
+  </si>
+  <si>
+    <t>Häiden jälkeen</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Nakon vjenčanja</t>
+  </si>
+  <si>
+    <t>Esküvő után</t>
+  </si>
+  <si>
+    <t>Dopo il matrimonio</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>アフター・ウェディング</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Po vestuvių</t>
+  </si>
+  <si>
+    <t>Etter bryllupet</t>
+  </si>
+  <si>
+    <t>Tuż po weselu</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Dupa nunta</t>
+  </si>
+  <si>
+    <t>Efter bröllopet</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Düğünden Sonra</t>
+  </si>
+  <si>
     <t>Після весілля</t>
-  </si>
-[...106 lines deleted...]
-    <t>Düğünden Sonra</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>После свадьбы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1824,258 +1824,258 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="B3" t="s">
-        <v>1</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" t="s">
         <v>83</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="B5" t="s">
         <v>84</v>
-      </c>
-[...6 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B7" t="s">
         <v>86</v>
-      </c>
-[...3 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>61</v>
+      </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="B14" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="B15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>99</v>
+        <v>47</v>
       </c>
       <c r="B16" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="B19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>63</v>
       </c>
       <c r="B20" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B21" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
       <c r="B22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>73</v>
       </c>
       <c r="B27" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
         <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">