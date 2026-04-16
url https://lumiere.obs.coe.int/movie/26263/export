--- v0 (2025-11-19)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>London to Brighton</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Paul Andrew Williams</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0490166/</t>
+    <t>https://www.imdb.com/title/tt0490166</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-8B9B-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F96C-B66D-A6A7-93C6-9CC8-G</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/118039</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q635133</t>
   </si>
@@ -554,51 +554,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0490166/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8B9B-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F96C-B66D-A6A7-93C6-9CC8-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118039" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q635133" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/london-to-brighton" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0490166" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-8B9B-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F96C-B66D-A6A7-93C6-9CC8-G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118039" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q635133" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/london-to-brighton" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -749,55 +749,55 @@
         <v>5020</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
         <v>4868</v>
       </c>
       <c r="G2" s="3">
         <v>152</v>
       </c>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3">
         <v>39253</v>
       </c>
       <c r="D3" s="3">
-        <v>15480</v>
+        <v>15284</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
-        <v>15002</v>
+        <v>14806</v>
       </c>
       <c r="G3" s="3">
         <v>478</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4">
         <v>39052</v>
       </c>
       <c r="D4" s="3">
         <v>45</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
@@ -910,86 +910,86 @@
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
       <c r="C9">
         <v>39185</v>
       </c>
       <c r="D9" s="3">
         <v>630</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>630</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="3">
-        <v>54295</v>
+        <v>54099</v>
       </c>
       <c r="E10" s="3">
         <v>28132</v>
       </c>
       <c r="F10" s="3">
-        <v>23864</v>
+        <v>23668</v>
       </c>
       <c r="G10" s="3">
         <v>2254</v>
       </c>
       <c r="H10" s="3">
         <v>25</v>
       </c>
       <c r="I10" s="3">
         <v>10</v>
       </c>
       <c r="J10" s="3">
         <v>6</v>
       </c>
       <c r="K10" s="3">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3">
-        <v>56457</v>
+        <v>56261</v>
       </c>
       <c r="E11" s="3">
         <v>28132</v>
       </c>
       <c r="F11" s="3">
-        <v>25886</v>
+        <v>25690</v>
       </c>
       <c r="G11" s="3">
         <v>2394</v>
       </c>
       <c r="H11" s="3">
         <v>25</v>
       </c>
       <c r="I11" s="3">
         <v>10</v>
       </c>
       <c r="J11" s="3">
         <v>6</v>
       </c>
       <c r="K11" s="3">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>