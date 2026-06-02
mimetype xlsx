--- v1 (2026-04-16)
+++ v2 (2026-06-02)
@@ -154,90 +154,90 @@
   <si>
     <t>Paradiso Entertainment</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Tour de Force</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Noble Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,FR,GB,US</t>
   </si>
   <si>
+    <t>Λονδίνο - Μπράιτον</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>Londres Proibida</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>London to Brighton - Gejagte Unschuld</t>
   </si>
   <si>
     <t>Londino - Brighton</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Londonból Brightonba</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Z Londynu do Brighton</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Из Лондона в Брайтон</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>从伦敦到布莱顿</t>
-  </si>
-[...1 lines deleted...]
-    <t>Λονδίνο - Μπράιτον</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -998,107 +998,107 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>45</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>