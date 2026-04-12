--- v0 (2025-11-21)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Wilderness</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>M.J. Bassett</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0465670/</t>
+    <t>https://www.imdb.com/title/tt0465670</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-B827-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/AAC3-D9CA-BD17-0A66-8B17-5</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/117154</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q575949</t>
   </si>
@@ -112,87 +112,87 @@
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>La Fabrique de Films</t>
   </si>
   <si>
     <t>Momentum Pictures</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>FI</t>
+  </si>
+  <si>
+    <t>Wilderness - luonnon armoille</t>
+  </si>
+  <si>
     <t>AU,CA,DE,FI,FR,GB,US</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Wscieklosc</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Os Selvagens</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Nature Sauvage</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Pustina</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Cacería</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wilderness - luonnon armoille</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Paranoia</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A vadász</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>El bosque de la muerte</t>
   </si>
   <si>
     <t>Wściekłość</t>
   </si>
   <si>
     <t>PT</t>
   </si>
@@ -548,51 +548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0465670/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-B827-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAC3-D9CA-BD17-0A66-8B17-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117154" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q575949" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/wilderness" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0465670" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-B827-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAC3-D9CA-BD17-0A66-8B17-5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117154" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q575949" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/wilderness" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -707,169 +707,169 @@
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
         <v>39155</v>
       </c>
       <c r="D2" s="3">
-        <v>33666</v>
+        <v>36061</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>33666</v>
+        <v>36061</v>
       </c>
       <c r="G2" s="3"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3">
         <v>38940</v>
       </c>
       <c r="D3" s="3">
         <v>28</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>28</v>
       </c>
       <c r="C4">
         <v>38940</v>
       </c>
       <c r="D4" s="3">
         <v>5035</v>
       </c>
       <c r="E4" s="3">
         <v>5035</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3">
-        <v>38729</v>
+        <v>41124</v>
       </c>
       <c r="E5" s="3">
         <v>5035</v>
       </c>
       <c r="F5" s="3">
-        <v>33666</v>
+        <v>36061</v>
       </c>
       <c r="G5" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="3">
-        <v>38729</v>
+        <v>41124</v>
       </c>
       <c r="E6" s="3">
         <v>5035</v>
       </c>
       <c r="F6" s="3">
-        <v>33666</v>
+        <v>36061</v>
       </c>
       <c r="G6" s="3">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
@@ -894,51 +894,51 @@
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>56</v>
       </c>