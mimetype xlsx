--- v1 (2026-04-12)
+++ v2 (2026-06-13)
@@ -112,87 +112,87 @@
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>La Fabrique de Films</t>
   </si>
   <si>
     <t>Momentum Pictures</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,FI,FR,GB,US</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Wscieklosc</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Os Selvagens</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Nature Sauvage</t>
+  </si>
+  <si>
+    <t>CZ</t>
+  </si>
+  <si>
+    <t>Pustina</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Cacería</t>
+  </si>
+  <si>
     <t>FI</t>
   </si>
   <si>
     <t>Wilderness - luonnon armoille</t>
-  </si>
-[...31 lines deleted...]
-    <t>Cacería</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Paranoia</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A vadász</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>El bosque de la muerte</t>
   </si>
   <si>
     <t>Wściekłość</t>
   </si>
   <si>
     <t>PT</t>
   </si>
@@ -817,59 +817,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
-        <v>33</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
@@ -894,51 +894,51 @@
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>56</v>
       </c>