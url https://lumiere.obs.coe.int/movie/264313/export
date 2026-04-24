--- v0 (2025-11-30)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Texas Chainsaw Massacre</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Blue Garcia</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt11755740/</t>
+    <t>https://www.imdb.com/title/tt11755740</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2CA1-5A61-1F9C-7206-C0FB-8</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q108145849</t>
   </si>
   <si>
     <t>Market</t>
   </si>
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2024</t>
   </si>
@@ -145,87 +145,87 @@
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Teksaški masakr motornom pilom</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>A texasi láncfűrészes mészárlás</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Non aprite quella porta</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>悪魔のいけにえ －レザーフェイス・リターンズ－</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Kruvinosios skerdynės Teksase</t>
+  </si>
+  <si>
+    <t>Motorsagmassakren</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Teksańska masakra piłą mechaniczną</t>
+  </si>
+  <si>
+    <t>PT</t>
+  </si>
+  <si>
+    <t>Massacre no Texas</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Masacrul din Texas</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>Тексашки масакр моторном тестером</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>텍사스 전기톱 학살 2022</t>
-  </si>
-[...31 lines deleted...]
-    <t>Тексашки масакр моторном тестером</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Texaský masaker motorovou pílou</t>
   </si>
   <si>
     <t>Teksas Elektrikli Testere Katliamı</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Техаська різанина бензопилою</t>
   </si>
   <si>
     <t>The Texas Chainsaw Massacre</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Техасская резня бензопилой</t>
   </si>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11755740/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2CA1-5A61-1F9C-7206-C0FB-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108145849" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt11755740" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2CA1-5A61-1F9C-7206-C0FB-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q108145849" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -841,59 +841,59 @@
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>52</v>
       </c>