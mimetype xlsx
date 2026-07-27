--- v1 (2026-04-24)
+++ v2 (2026-07-27)
@@ -82,50 +82,56 @@
   <si>
     <t>Distributor</t>
   </si>
   <si>
     <t>Release date</t>
   </si>
   <si>
     <t>Total since 2024</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Another World Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Masacrul din Texas</t>
+  </si>
+  <si>
     <t>AU,CA,DE,GB,HK,NL,NO,SE,SG,US</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Teksas Katliamı</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Massacre à la scie</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
   <si>
     <t>La masacre de Texas</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Massacre da Serra Elétrica</t>
@@ -164,56 +170,50 @@
     <t>JP</t>
   </si>
   <si>
     <t>悪魔のいけにえ －レザーフェイス・リターンズ－</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Kruvinosios skerdynės Teksase</t>
   </si>
   <si>
     <t>Motorsagmassakren</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Teksańska masakra piłą mechaniczną</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Massacre no Texas</t>
-  </si>
-[...4 lines deleted...]
-    <t>Masacrul din Texas</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Тексашки масакр моторном тестером</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>텍사스 전기톱 학살 2022</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Texaský masaker motorovou pílou</t>
   </si>
   <si>
     <t>Teksas Elektrikli Testere Katliamı</t>
   </si>
   <si>
     <t>UA</t>
   </si>
@@ -748,59 +748,59 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
@@ -841,107 +841,107 @@
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>59</v>
       </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>62</v>
       </c>