--- v0 (2025-12-16)
+++ v1 (2026-04-22)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Unser täglich Brot</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Nikolaus Geyrhalter</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AT, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0765849/</t>
+    <t>https://www.imdb.com/title/tt0765849</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-26D3-0000-X-0000-0000-C</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0A2F-17C2-A4B9-85E2-A33E-1</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/117337</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q695573</t>
   </si>
@@ -680,51 +680,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0765849/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-26D3-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0A2F-17C2-A4B9-85E2-A33E-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117337" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q695573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Unser-taeglich-Brot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0765849" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-26D3-0000-X-0000-0000-C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0A2F-17C2-A4B9-85E2-A33E-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/117337" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q695573" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/at/Film/Unser-taeglich-Brot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1106,55 +1106,55 @@
         <v>151</v>
       </c>
       <c r="J8" s="3">
         <v>100</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9">
         <v>39155</v>
       </c>
       <c r="D9" s="3">
-        <v>44117</v>
+        <v>41453</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
-        <v>41691</v>
+        <v>39027</v>
       </c>
       <c r="G9" s="3">
         <v>2426</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10">
         <v>39472</v>
@@ -1418,107 +1418,107 @@
       <c r="F18" s="3"/>
       <c r="G18" s="3">
         <v>2487</v>
       </c>
       <c r="H18" s="3">
         <v>145</v>
       </c>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3">
         <v>141</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="3">
-        <v>108023</v>
+        <v>105359</v>
       </c>
       <c r="E19" s="3">
         <v>22200</v>
       </c>
       <c r="F19" s="3">
-        <v>73162</v>
+        <v>70498</v>
       </c>
       <c r="G19" s="3">
         <v>11350</v>
       </c>
       <c r="H19" s="3">
         <v>183</v>
       </c>
       <c r="I19" s="3">
         <v>279</v>
       </c>
       <c r="J19" s="3">
         <v>384</v>
       </c>
       <c r="K19" s="3">
         <v>184</v>
       </c>
       <c r="L19" s="3">
         <v>141</v>
       </c>
       <c r="M19" s="3">
         <v>29</v>
       </c>
       <c r="N19" s="3">
         <v>78</v>
       </c>
       <c r="O19" s="3">
         <v>7</v>
       </c>
       <c r="P19" s="3">
         <v>25</v>
       </c>
       <c r="Q19" s="3">
         <v>1</v>
       </c>
       <c r="R19" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="3">
-        <v>109948</v>
+        <v>107284</v>
       </c>
       <c r="E20" s="3">
         <v>22200</v>
       </c>
       <c r="F20" s="3">
-        <v>73226</v>
+        <v>70562</v>
       </c>
       <c r="G20" s="3">
         <v>13187</v>
       </c>
       <c r="H20" s="3">
         <v>183</v>
       </c>
       <c r="I20" s="3">
         <v>279</v>
       </c>
       <c r="J20" s="3">
         <v>395</v>
       </c>
       <c r="K20" s="3">
         <v>184</v>
       </c>
       <c r="L20" s="3">
         <v>141</v>
       </c>
       <c r="M20" s="3">
         <v>29</v>
       </c>
       <c r="N20" s="3">
         <v>78</v>
       </c>