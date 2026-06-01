--- v1 (2026-04-22)
+++ v2 (2026-06-01)
@@ -250,50 +250,56 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Kruh Naš Vsakdanji</t>
   </si>
   <si>
     <t>O artos imon o epiousios</t>
   </si>
   <si>
     <t>O epiousios</t>
   </si>
   <si>
     <t>Ton arton imon ton epiousion</t>
   </si>
   <si>
     <t>Vårt dagliga bröd</t>
   </si>
   <si>
     <t>Vårt daglige brød</t>
   </si>
   <si>
+    <t>Ο άρτος ημών ο επιούσιος</t>
+  </si>
+  <si>
+    <t>Ο επιούσιος</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Pão Nosso de Cada Dia</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Our Daily Bread</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Nás denní chléb</t>
   </si>
   <si>
     <t>Vor daglige brød</t>
   </si>
   <si>
     <t>Notre pain quotidien</t>
   </si>
   <si>
     <t>Kruh naš svagdašnji</t>
@@ -314,56 +320,50 @@
     <t>Nasz chleb powszedni</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Painea noastra cea de toate zilele</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Hleb naš nasušni</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Chlieb nás kazdodenný</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Хлеб наш насущный</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ο επιούσιος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1587,163 +1587,163 @@
       </c>
       <c r="B5" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>80</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="B12" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B18" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B19" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>