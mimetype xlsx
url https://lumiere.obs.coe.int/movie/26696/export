--- v0 (2025-11-30)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A fost sau n-a fost?</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Corneliu Porumboiu</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0809407/</t>
+    <t>https://www.imdb.com/title/tt0809407</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-22D3-0000-I-0000-0000-K</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F234-145F-76B9-3B36-93BC-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/116742</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1754127</t>
   </si>
@@ -301,102 +301,102 @@
   <si>
     <t>12:08 East of Bucharest</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>12:08 - Jenseits von Bukarest</t>
   </si>
   <si>
     <t>12:08 øst for Bukarest</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>12:08 al este de Bucarest</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Bukarestista itään</t>
   </si>
   <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>12:08 Istocno od Bukuresta</t>
+  </si>
+  <si>
+    <t>Forradalmárok</t>
+  </si>
+  <si>
+    <t>Ήταν ή δεν ήταν;</t>
+  </si>
+  <si>
+    <t>Volt-e vagy sem?</t>
+  </si>
+  <si>
+    <t>A est di Bucarest</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ブカレストの東、12時8分</t>
+  </si>
+  <si>
+    <t>Hvor var du, egentlig?</t>
+  </si>
+  <si>
+    <t>12:08 na wschód od Bukaresztu</t>
+  </si>
+  <si>
+    <t>12:08 a Este de Bucareste</t>
+  </si>
+  <si>
+    <t>12:08 öster om Bukarest</t>
+  </si>
+  <si>
+    <t>Bükreş'in doğuşu</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>布加勒斯特东12点8分</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>12:08 к востоку от Бухареста</t>
+  </si>
+  <si>
     <t>12h08 à l'est de Bucarest</t>
-  </si>
-[...49 lines deleted...]
-    <t>12:08 к востоку от Бухареста</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -713,51 +713,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0809407/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-22D3-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F234-145F-76B9-3B36-93BC-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1754127" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ro/film/a-fost-sau-n-a-fost" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0809407" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-22D3-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F234-145F-76B9-3B36-93BC-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116742" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1754127" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ro/film/a-fost-sau-n-a-fost" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1102,55 +1102,55 @@
       <c r="J7" s="3">
         <v>95</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8">
         <v>39092</v>
       </c>
       <c r="D8" s="3">
-        <v>81142</v>
+        <v>82400</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>80562</v>
+        <v>81820</v>
       </c>
       <c r="G8" s="3">
         <v>580</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9">
         <v>39311</v>
@@ -1540,107 +1540,107 @@
       <c r="D20" s="3">
         <v>5516</v>
       </c>
       <c r="E20" s="3"/>
       <c r="F20" s="3">
         <v>5516</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
     </row>
     <row r="21" spans="1:18">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="D21" s="3">
-        <v>168604</v>
+        <v>169862</v>
       </c>
       <c r="E21" s="3">
         <v>36874</v>
       </c>
       <c r="F21" s="3">
-        <v>122711</v>
+        <v>123969</v>
       </c>
       <c r="G21" s="3">
         <v>7302</v>
       </c>
       <c r="H21" s="3">
         <v>746</v>
       </c>
       <c r="I21" s="3">
         <v>118</v>
       </c>
       <c r="J21" s="3">
         <v>129</v>
       </c>
       <c r="K21" s="3">
         <v>371</v>
       </c>
       <c r="L21" s="3">
         <v>55</v>
       </c>
       <c r="M21" s="3">
         <v>95</v>
       </c>
       <c r="N21" s="3">
         <v>14</v>
       </c>
       <c r="O21" s="3">
         <v>88</v>
       </c>
       <c r="P21" s="3">
         <v>0</v>
       </c>
       <c r="Q21" s="3">
         <v>37</v>
       </c>
       <c r="R21" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:18">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="3">
-        <v>175781</v>
+        <v>177039</v>
       </c>
       <c r="E22" s="3">
         <v>37376</v>
       </c>
       <c r="F22" s="3">
-        <v>129323</v>
+        <v>130581</v>
       </c>
       <c r="G22" s="3">
         <v>7302</v>
       </c>
       <c r="H22" s="3">
         <v>746</v>
       </c>
       <c r="I22" s="3">
         <v>118</v>
       </c>
       <c r="J22" s="3">
         <v>129</v>
       </c>
       <c r="K22" s="3">
         <v>371</v>
       </c>
       <c r="L22" s="3">
         <v>55</v>
       </c>
       <c r="M22" s="3">
         <v>95</v>
       </c>
       <c r="N22" s="3">
         <v>14</v>
       </c>
@@ -1765,155 +1765,155 @@
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>91</v>
       </c>
       <c r="B14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>93</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>95</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>96</v>
+        <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>71</v>
+        <v>108</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>