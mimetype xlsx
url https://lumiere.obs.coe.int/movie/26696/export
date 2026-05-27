--- v1 (2026-04-07)
+++ v2 (2026-05-27)
@@ -310,84 +310,84 @@
   <si>
     <t>12:08 øst for Bukarest</t>
   </si>
   <si>
     <t>ES,MX</t>
   </si>
   <si>
     <t>12:08 al este de Bucarest</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Bukarestista itään</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>12:08 Istocno od Bukuresta</t>
   </si>
   <si>
     <t>Forradalmárok</t>
   </si>
   <si>
+    <t>Volt-e vagy sem?</t>
+  </si>
+  <si>
+    <t>A est di Bucarest</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>ブカレストの東、12時8分</t>
+  </si>
+  <si>
+    <t>Hvor var du, egentlig?</t>
+  </si>
+  <si>
+    <t>12:08 na wschód od Bukaresztu</t>
+  </si>
+  <si>
+    <t>12:08 a Este de Bucareste</t>
+  </si>
+  <si>
+    <t>12:08 öster om Bukarest</t>
+  </si>
+  <si>
+    <t>Bükreş'in doğuşu</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>布加勒斯特东12点8分</t>
+  </si>
+  <si>
     <t>Ήταν ή δεν ήταν;</t>
-  </si>
-[...31 lines deleted...]
-    <t>布加勒斯特东12点8分</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>12:08 к востоку от Бухареста</t>
   </si>
   <si>
     <t>12h08 à l'est de Bucarest</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1781,123 +1781,123 @@
       <c r="A15" t="s">
         <v>93</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>95</v>
       </c>
       <c r="B16" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>54</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B19" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B23" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>