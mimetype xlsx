--- v0 (2025-12-06)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mýrin</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Baltasar Kormákur</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0805576/</t>
+    <t>https://www.imdb.com/title/tt0805576</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-B2AC-0000-K-0000-0000-E</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/12CA-7E7B-A36D-6970-F65D-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/121060</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q574713</t>
   </si>
@@ -238,63 +238,63 @@
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Mēģeņu pilsēta</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Bagno</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Brottsplats Jar City</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bataklık</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Трясина</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>冰岛犯罪现场</t>
+  </si>
+  <si>
     <t>Μολυσμένο αίμα</t>
-  </si>
-[...10 lines deleted...]
-    <t>冰岛犯罪现场</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -611,51 +611,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0805576/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B2AC-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/12CA-7E7B-A36D-6970-F65D-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121060" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q574713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Der-Tote-aus-Nordermoor" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0805576" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B2AC-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/12CA-7E7B-A36D-6970-F65D-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/121060" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q574713" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Der-Tote-aus-Nordermoor" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -841,56 +841,56 @@
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3">
         <v>859</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4">
         <v>39701</v>
       </c>
       <c r="D4" s="3">
-        <v>55228</v>
+        <v>60994</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3">
-        <v>55063</v>
+        <v>60829</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>165</v>
       </c>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5">
         <v>39703</v>
       </c>
       <c r="D5" s="3">
         <v>115</v>
       </c>
       <c r="E5" s="3"/>
@@ -1005,98 +1005,98 @@
         <v>39402</v>
       </c>
       <c r="D9" s="3">
         <v>3473</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>2926</v>
       </c>
       <c r="G9" s="3">
         <v>547</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="3">
-        <v>84965</v>
+        <v>90731</v>
       </c>
       <c r="E10" s="3">
         <v>0</v>
       </c>
       <c r="F10" s="3">
         <v>0</v>
       </c>
       <c r="G10" s="3">
-        <v>84085</v>
+        <v>89851</v>
       </c>
       <c r="H10" s="3">
         <v>542</v>
       </c>
       <c r="I10" s="3">
         <v>165</v>
       </c>
       <c r="J10" s="3">
         <v>58</v>
       </c>
       <c r="K10" s="3">
         <v>26</v>
       </c>
       <c r="L10" s="3">
         <v>67</v>
       </c>
       <c r="M10" s="3">
         <v>22</v>
       </c>
       <c r="N10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="3">
-        <v>172914</v>
+        <v>178680</v>
       </c>
       <c r="E11" s="3">
         <v>81580</v>
       </c>
       <c r="F11" s="3">
         <v>5791</v>
       </c>
       <c r="G11" s="3">
-        <v>84632</v>
+        <v>90398</v>
       </c>
       <c r="H11" s="3">
         <v>542</v>
       </c>
       <c r="I11" s="3">
         <v>165</v>
       </c>
       <c r="J11" s="3">
         <v>58</v>
       </c>
       <c r="K11" s="3">
         <v>26</v>
       </c>
       <c r="L11" s="3">
         <v>67</v>
       </c>
       <c r="M11" s="3">
         <v>22</v>
       </c>
       <c r="N11" s="3">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1223,67 +1223,67 @@
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>