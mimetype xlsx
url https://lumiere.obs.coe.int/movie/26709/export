--- v1 (2026-04-10)
+++ v2 (2026-06-10)
@@ -163,50 +163,53 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Sena</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>LOC Film Distribution</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
+    <t>Μολυσμένο αίμα</t>
+  </si>
+  <si>
     <t>Molysmeno aima</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Räme</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>La cité des jarres</t>
   </si>
   <si>
     <t>CA,DK,FI,FR,GB,GR,NL,NO,US</t>
   </si>
   <si>
     <t>Jar City</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Der Tote aus Nordermoor</t>
@@ -248,53 +251,50 @@
     <t>Bagno</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Brottsplats Jar City</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bataklık</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Трясина</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>冰岛犯罪现场</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μολυσμένο αίμα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1103,187 +1103,187 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="B3" t="s">
-        <v>49</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>