--- v0 (2025-11-14)
+++ v1 (2026-05-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Bébé(s)</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Thomas Balmes</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1020938/</t>
+    <t>https://www.imdb.com/title/tt1020938</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-7C79-0000-F-0000-0000-T</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/44E1-BB74-EF27-C882-7372-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/114874</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q797969</t>
   </si>
@@ -229,66 +229,66 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,CL,CO,ES,PT</t>
   </si>
   <si>
     <t>Bebés</t>
   </si>
   <si>
     <t>Babys</t>
   </si>
   <si>
     <t>Beebid</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Bebês</t>
   </si>
   <si>
+    <t>BE,CA,GB,GR,US</t>
+  </si>
+  <si>
+    <t>Babies</t>
+  </si>
+  <si>
+    <t>Babák: Az első év</t>
+  </si>
+  <si>
+    <t>Bobasy</t>
+  </si>
+  <si>
+    <t>Otrocicki</t>
+  </si>
+  <si>
     <t>CA,FR</t>
-  </si>
-[...13 lines deleted...]
-    <t>Otrocicki</t>
   </si>
   <si>
     <t>Babák - Az Első Év</t>
   </si>
   <si>
     <t>Kūdikiai</t>
   </si>
   <si>
     <t>Mimina</t>
   </si>
   <si>
     <t>Otročički</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bebekler</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Vauvat</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1020938/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7C79-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/44E1-BB74-EF27-C882-7372-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114874" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q797969" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/bebes" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1020938" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7C79-0000-F-0000-0000-T" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/44E1-BB74-EF27-C882-7372-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/114874" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q797969" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/bebes" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1460,83 +1460,83 @@
       <c r="B3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>69</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>71</v>
       </c>
       <c r="B6" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="B8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="B12" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="B13" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="B14" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>81</v>