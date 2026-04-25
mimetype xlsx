--- v0 (2025-12-19)
+++ v1 (2026-04-25)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Funny Games U.S.</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michael Haneke</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, DE, IT, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0808279/</t>
+    <t>https://www.imdb.com/title/tt0808279</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-0421-0000-P-0000-0000-0</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/602D-0260-0000-A297-0F17-V</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/116383</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q951002</t>
   </si>
@@ -692,51 +692,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0808279/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-0421-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/602D-0260-0000-A297-0F17-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116383" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q951002" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Funny-Games-U-S" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0808279" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-0421-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/602D-0260-0000-A297-0F17-V" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116383" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q951002" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Funny-Games-U-S" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1113,54 +1113,54 @@
       <c r="E10" s="3">
         <v>5795</v>
       </c>
       <c r="F10" s="3">
         <v>258</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11">
         <v>39561</v>
       </c>
       <c r="D11" s="3">
-        <v>113228</v>
+        <v>112654</v>
       </c>
       <c r="E11" s="3">
-        <v>113228</v>
+        <v>112654</v>
       </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12">
         <v>39542</v>
       </c>
       <c r="D12" s="3">
         <v>40245</v>
       </c>
       <c r="E12" s="3">
         <v>40245</v>
@@ -1500,89 +1500,89 @@
         <v>73</v>
       </c>
       <c r="C25">
         <v>39598</v>
       </c>
       <c r="D25" s="3">
         <v>34077</v>
       </c>
       <c r="E25" s="3">
         <v>34077</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="D26" s="3">
-        <v>604927</v>
+        <v>604353</v>
       </c>
       <c r="E26" s="3">
-        <v>603448</v>
+        <v>602874</v>
       </c>
       <c r="F26" s="3">
         <v>1024</v>
       </c>
       <c r="G26" s="3">
         <v>228</v>
       </c>
       <c r="H26" s="3">
         <v>52</v>
       </c>
       <c r="I26" s="3">
         <v>29</v>
       </c>
       <c r="J26" s="3">
         <v>127</v>
       </c>
       <c r="K26" s="3">
         <v>11</v>
       </c>
       <c r="L26" s="3">
         <v>8</v>
       </c>
       <c r="M26" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="3">
-        <v>646525</v>
+        <v>645951</v>
       </c>
       <c r="E27" s="3">
-        <v>644954</v>
+        <v>644380</v>
       </c>
       <c r="F27" s="3">
         <v>1036</v>
       </c>
       <c r="G27" s="3">
         <v>228</v>
       </c>
       <c r="H27" s="3">
         <v>105</v>
       </c>
       <c r="I27" s="3">
         <v>29</v>
       </c>
       <c r="J27" s="3">
         <v>127</v>
       </c>
       <c r="K27" s="3">
         <v>11</v>
       </c>
       <c r="L27" s="3">
         <v>8</v>
       </c>
       <c r="M27" s="3">
         <v>27</v>
       </c>