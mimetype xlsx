--- v1 (2026-04-25)
+++ v2 (2026-05-28)
@@ -244,96 +244,96 @@
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Bir Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Funny Games USA</t>
+  </si>
+  <si>
     <t>Pakvaise zaidimai</t>
   </si>
   <si>
     <t>Violencia Gratuita</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Violência Gratuita</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Забавнi iгри</t>
   </si>
   <si>
     <t>DK,ES,GR,IT,SE,US</t>
   </si>
   <si>
     <t>Funny Games</t>
   </si>
   <si>
     <t>Funny games</t>
   </si>
   <si>
     <t>DE,FR</t>
   </si>
   <si>
     <t>Brincadeiras Perigosas</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Čudne igre</t>
   </si>
   <si>
     <t>Drôles de jeux</t>
   </si>
   <si>
     <t>Funny Games - Possiamo iniziare?</t>
-  </si>
-[...1 lines deleted...]
-    <t>Funny Games USA</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Funny Game U.S.A.</t>
   </si>
   <si>
     <t>Jocuri stranii</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Juegos macabros</t>
   </si>
   <si>
     <t>Juegos peligrosos</t>
   </si>
   <si>
     <t>Juegos sadicos</t>
   </si>
   <si>
     <t>AR,MX</t>
   </si>
@@ -1591,132 +1591,132 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>59</v>
+      </c>
       <c r="B3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B6" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="B7" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" t="s">
         <v>87</v>
       </c>
-      <c r="B10" t="s">
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="11" spans="1:2">
       <c r="B11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:2">
-      <c r="A12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B12" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:2">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
       <c r="B13" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>92</v>
       </c>
       <c r="B14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>95</v>
       </c>
       <c r="B16" t="s">