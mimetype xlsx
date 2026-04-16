--- v0 (2026-01-01)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mio fratello è figlio unico</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Daniele Luchetti</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0846040/</t>
+    <t>https://www.imdb.com/title/tt0846040</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-6A0F-0000-N-0000-0000-5</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B095-86BB-F097-C706-327A-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/116327</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q734816</t>
   </si>
@@ -701,51 +701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0846040/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6A0F-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B095-86BB-F097-C706-327A-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116327" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q734816" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/mon-frere-est-fils-unique" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0846040" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6A0F-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B095-86BB-F097-C706-327A-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/116327" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q734816" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/mon-frere-est-fils-unique" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1129,54 +1129,54 @@
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3">
         <v>787</v>
       </c>
       <c r="L8" s="3">
         <v>915</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9">
         <v>39337</v>
       </c>
       <c r="D9" s="3">
-        <v>151348</v>
+        <v>147937</v>
       </c>
       <c r="E9" s="3">
-        <v>148015</v>
+        <v>144604</v>
       </c>
       <c r="F9" s="3">
         <v>2714</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3">
         <v>619</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
@@ -1506,101 +1506,101 @@
         <v>16950</v>
       </c>
       <c r="E20" s="3">
         <v>14844</v>
       </c>
       <c r="F20" s="3">
         <v>2106</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="3">
-        <v>1495636</v>
+        <v>1492225</v>
       </c>
       <c r="E21" s="3">
-        <v>1279295</v>
+        <v>1275884</v>
       </c>
       <c r="F21" s="3">
         <v>206263</v>
       </c>
       <c r="G21" s="3">
         <v>6266</v>
       </c>
       <c r="H21" s="3">
         <v>1558</v>
       </c>
       <c r="I21" s="3">
         <v>24</v>
       </c>
       <c r="J21" s="3">
         <v>109</v>
       </c>
       <c r="K21" s="3">
         <v>843</v>
       </c>
       <c r="L21" s="3">
         <v>943</v>
       </c>
       <c r="M21" s="3">
         <v>29</v>
       </c>
       <c r="N21" s="3">
         <v>186</v>
       </c>
       <c r="O21" s="3">
         <v>0</v>
       </c>
       <c r="P21" s="3">
         <v>56</v>
       </c>
       <c r="Q21" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="D22" s="3">
-        <v>1536491</v>
+        <v>1533080</v>
       </c>
       <c r="E22" s="3">
-        <v>1308997</v>
+        <v>1305586</v>
       </c>
       <c r="F22" s="3">
         <v>217211</v>
       </c>
       <c r="G22" s="3">
         <v>6333</v>
       </c>
       <c r="H22" s="3">
         <v>1558</v>
       </c>
       <c r="I22" s="3">
         <v>125</v>
       </c>
       <c r="J22" s="3">
         <v>109</v>
       </c>
       <c r="K22" s="3">
         <v>843</v>
       </c>
       <c r="L22" s="3">
         <v>943</v>
       </c>
       <c r="M22" s="3">
         <v>29</v>
       </c>