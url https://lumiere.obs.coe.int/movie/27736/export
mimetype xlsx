--- v0 (2025-11-22)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Desmond &amp; träskpatraskfällan</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Magnus Carlsson</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0806053/</t>
+    <t>https://www.imdb.com/title/tt0806053</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-B0EF-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D8C5-7C07-AA7D-078D-CE26-M</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/120431</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3024514</t>
   </si>
@@ -169,63 +169,63 @@
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Desmond and the Swamp Barbarian Trap</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O Desmond kai to teras tou valtou</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Desmond y la trampa del monstruo</t>
   </si>
   <si>
+    <t>Desmond en het moerasmonster</t>
+  </si>
+  <si>
+    <t>Desmond og myrmonsteret</t>
+  </si>
+  <si>
+    <t>Desmond och träskpatraskfällan</t>
+  </si>
+  <si>
+    <t>Desmond &amp; The Swamp Barbarian Trap</t>
+  </si>
+  <si>
     <t>Desmond et la créature du marais</t>
-  </si>
-[...10 lines deleted...]
-    <t>Desmond &amp; The Swamp Barbarian Trap</t>
   </si>
   <si>
     <t>Ο Ντέσμοντ και το τέρας του βάλτου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -545,51 +545,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0806053/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B0EF-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C5-7C07-AA7D-078D-CE26-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120431" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3024514" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/desmond-and-the-swamp-barbarian-trap" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0806053" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-B0EF-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D8C5-7C07-AA7D-078D-CE26-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/120431" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3024514" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/desmond-and-the-swamp-barbarian-trap" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="70" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -761,56 +761,56 @@
         <v>6150</v>
       </c>
       <c r="H2" s="3">
         <v>5729</v>
       </c>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3">
         <v>39736</v>
       </c>
       <c r="D3" s="3">
-        <v>61166</v>
+        <v>59762</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3">
-        <v>59379</v>
+        <v>57975</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3">
         <v>1319</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="3">
         <v>468</v>
       </c>
       <c r="P3" s="3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
       <c r="C4">
         <v>39478</v>
       </c>
@@ -897,104 +897,104 @@
         <v>23</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3">
         <v>132</v>
       </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3">
         <v>323</v>
       </c>
       <c r="N6" s="3">
         <v>179</v>
       </c>
       <c r="O6" s="3">
         <v>51</v>
       </c>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="D7" s="3">
-        <v>89897</v>
+        <v>88493</v>
       </c>
       <c r="E7" s="3">
         <v>4034</v>
       </c>
       <c r="F7" s="3">
         <v>9853</v>
       </c>
       <c r="G7" s="3">
-        <v>66792</v>
+        <v>65388</v>
       </c>
       <c r="H7" s="3">
         <v>5729</v>
       </c>
       <c r="I7" s="3">
         <v>520</v>
       </c>
       <c r="J7" s="3">
         <v>79</v>
       </c>
       <c r="K7" s="3">
         <v>266</v>
       </c>
       <c r="L7" s="3">
         <v>67</v>
       </c>
       <c r="M7" s="3">
         <v>1642</v>
       </c>
       <c r="N7" s="3">
         <v>179</v>
       </c>
       <c r="O7" s="3">
         <v>519</v>
       </c>
       <c r="P7" s="3">
         <v>217</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="3">
-        <v>99138</v>
+        <v>97734</v>
       </c>
       <c r="E8" s="3">
         <v>4034</v>
       </c>
       <c r="F8" s="3">
         <v>10602</v>
       </c>
       <c r="G8" s="3">
-        <v>73282</v>
+        <v>71878</v>
       </c>
       <c r="H8" s="3">
         <v>7731</v>
       </c>
       <c r="I8" s="3">
         <v>520</v>
       </c>
       <c r="J8" s="3">
         <v>79</v>
       </c>
       <c r="K8" s="3">
         <v>266</v>
       </c>
       <c r="L8" s="3">
         <v>67</v>
       </c>
       <c r="M8" s="3">
         <v>1642</v>
       </c>
       <c r="N8" s="3">
         <v>179</v>
       </c>
       <c r="O8" s="3">
         <v>519</v>
       </c>
@@ -1036,81 +1036,81 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
+      <c r="A10" t="s">
+        <v>37</v>
+      </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>