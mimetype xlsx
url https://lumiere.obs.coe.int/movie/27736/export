--- v1 (2026-04-13)
+++ v2 (2026-06-13)
@@ -163,72 +163,72 @@
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Oro Film</t>
   </si>
   <si>
     <t>Folkets Bio</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Desmond and the Swamp Barbarian Trap</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>O Desmond kai to teras tou valtou</t>
   </si>
   <si>
+    <t>Ο Ντέσμοντ και το τέρας του βάλτου</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Desmond y la trampa del monstruo</t>
   </si>
   <si>
     <t>Desmond en het moerasmonster</t>
   </si>
   <si>
     <t>Desmond og myrmonsteret</t>
   </si>
   <si>
     <t>Desmond och träskpatraskfällan</t>
   </si>
   <si>
     <t>Desmond &amp; The Swamp Barbarian Trap</t>
   </si>
   <si>
     <t>Desmond et la créature du marais</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ο Ντέσμοντ και το τέρας του βάλτου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1028,96 +1028,96 @@
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:2">
+      <c r="A9" t="s">
+        <v>6</v>
+      </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:2">
-      <c r="A10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>