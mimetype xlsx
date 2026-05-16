--- v0 (2025-12-25)
+++ v1 (2026-05-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Earth</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Alastair Fothergill, Mark Linfield</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, DE, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0393597/</t>
+    <t>https://www.imdb.com/title/tt0393597</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-C8FD-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/37CF-446D-A681-6251-D2C5-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/118696</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q819105</t>
   </si>
@@ -674,51 +674,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0393597/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C8FD-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/37CF-446D-A681-6251-D2C5-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q819105" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/earth" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0393597" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-C8FD-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/37CF-446D-A681-6251-D2C5-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q819105" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/earth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1155,54 +1155,54 @@
         <v>86</v>
       </c>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9">
         <v>39365</v>
       </c>
       <c r="D9" s="3">
-        <v>1548822</v>
+        <v>1487665</v>
       </c>
       <c r="E9" s="3">
-        <v>1393864</v>
+        <v>1332707</v>
       </c>
       <c r="F9" s="3">
         <v>148979</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3">
         <v>935</v>
       </c>
       <c r="M9" s="3">
         <v>2463</v>
       </c>
       <c r="N9" s="3">
         <v>1288</v>
       </c>
       <c r="O9" s="3">
         <v>907</v>
       </c>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3">
@@ -1509,54 +1509,54 @@
         <v>1966</v>
       </c>
       <c r="H18" s="3"/>
       <c r="I18" s="3">
         <v>123</v>
       </c>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3">
         <v>18</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="D19" s="3">
-        <v>6291347</v>
+        <v>6230190</v>
       </c>
       <c r="E19" s="3">
-        <v>1905458</v>
+        <v>1844301</v>
       </c>
       <c r="F19" s="3">
         <v>4133499</v>
       </c>
       <c r="G19" s="3">
         <v>216001</v>
       </c>
       <c r="H19" s="3">
         <v>23472</v>
       </c>
       <c r="I19" s="3">
         <v>627</v>
       </c>
       <c r="J19" s="3">
         <v>0</v>
       </c>
       <c r="K19" s="3">
         <v>26</v>
       </c>
       <c r="L19" s="3">
         <v>3531</v>
       </c>
       <c r="M19" s="3">
         <v>2543</v>
       </c>
@@ -1565,54 +1565,54 @@
       </c>
       <c r="O19" s="3">
         <v>2317</v>
       </c>
       <c r="P19" s="3">
         <v>586</v>
       </c>
       <c r="Q19" s="3">
         <v>39</v>
       </c>
       <c r="R19" s="3">
         <v>120</v>
       </c>
       <c r="S19" s="3">
         <v>386</v>
       </c>
       <c r="T19" s="3">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
         <v>71</v>
       </c>
       <c r="D20" s="3">
-        <v>6403519</v>
+        <v>6342362</v>
       </c>
       <c r="E20" s="3">
-        <v>1999255</v>
+        <v>1938098</v>
       </c>
       <c r="F20" s="3">
         <v>4149454</v>
       </c>
       <c r="G20" s="3">
         <v>217058</v>
       </c>
       <c r="H20" s="3">
         <v>24253</v>
       </c>
       <c r="I20" s="3">
         <v>627</v>
       </c>
       <c r="J20" s="3">
         <v>180</v>
       </c>
       <c r="K20" s="3">
         <v>26</v>
       </c>
       <c r="L20" s="3">
         <v>3602</v>
       </c>
       <c r="M20" s="3">
         <v>2543</v>
       </c>