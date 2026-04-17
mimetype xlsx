--- v0 (2025-12-06)
+++ v1 (2026-04-17)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Saw IV</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Darren Lynn Bousman</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0890870/</t>
+    <t>https://www.imdb.com/title/tt0890870</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0001-BE18-0000-S-0000-0000-R</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5FC5-393E-A283-8DDA-E9EF-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/119151</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q326319</t>
   </si>
@@ -701,51 +701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0890870/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BE18-0000-S-0000-0000-R" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5FC5-393E-A283-8DDA-E9EF-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119151" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q326319" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/saw-iv" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0890870" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0001-BE18-0000-S-0000-0000-R" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5FC5-393E-A283-8DDA-E9EF-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/119151" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q326319" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/saw-iv" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>