--- v1 (2026-04-17)
+++ v2 (2026-05-30)
@@ -229,102 +229,102 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Cinemania Group</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CZ,DE,FR</t>
+  </si>
+  <si>
+    <t>Saw 4</t>
+  </si>
+  <si>
     <t>Žaga IV</t>
   </si>
   <si>
     <t>Testere IV</t>
   </si>
   <si>
     <t>AU,CA,ES,FR,GB,GR,SE,SG,US</t>
   </si>
   <si>
     <t>Fűrész IV.</t>
   </si>
   <si>
     <t>Saw 4 - Il Gioco Continua</t>
   </si>
   <si>
     <t>Saw Iv - A Revelação</t>
   </si>
   <si>
     <t>AR,MX,VE</t>
   </si>
   <si>
     <t>El juego del miedo IV</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Пила 4</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Убийствен пъзел IV</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Jogos Mortais 4</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Décadence IV</t>
-  </si>
-[...4 lines deleted...]
-    <t>Saw 4</t>
   </si>
   <si>
     <t>Saw IV - Sterben war gestern</t>
   </si>
   <si>
     <t>Saag IV</t>
   </si>
   <si>
     <t>Saw IV: Director's Cut</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Slagalica strave 4</t>
   </si>
   <si>
     <t>Fűrész 4.</t>
   </si>
   <si>
     <t>Saw IV - Il gioco continua</t>
   </si>
   <si>
     <t>Saw IV - Il gioco continua... la morte sarà una scorciatoia</t>
   </si>
@@ -1417,89 +1417,89 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="50.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>71</v>
+      </c>
       <c r="B2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
+        <v>75</v>
+      </c>
+      <c r="B5" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2">
-      <c r="A8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B8" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>79</v>
       </c>
       <c r="B9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>81</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>83</v>
       </c>
       <c r="B11" t="s">