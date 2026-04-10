--- v0 (2025-11-24)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>4 luni, 3 saptamani si 2 zile</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Cristian Mungiu</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1032846/</t>
+    <t>https://www.imdb.com/title/tt1032846</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-B2A9-0000-N-0000-0000-5</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B1EE-64C7-0594-941F-80F0-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/118712</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q238245</t>
   </si>
@@ -707,51 +707,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1032846/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-B2A9-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B1EE-64C7-0594-941F-80F0-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118712" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q238245" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/4-months-3-weeks-and-2-days" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1032846" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-B2A9-0000-N-0000-0000-5" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B1EE-64C7-0594-941F-80F0-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/118712" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q238245" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/4-months-3-weeks-and-2-days" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1266,57 +1266,57 @@
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11">
         <v>39323</v>
       </c>
       <c r="D11" s="3">
-        <v>351757</v>
+        <v>355720</v>
       </c>
       <c r="E11" s="3">
-        <v>331210</v>
+        <v>331282</v>
       </c>
       <c r="F11" s="3">
-        <v>20547</v>
+        <v>24438</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
@@ -1964,57 +1964,57 @@
       <c r="F29" s="3">
         <v>12794</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3"/>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="3">
-        <v>1041212</v>
+        <v>1045175</v>
       </c>
       <c r="E30" s="3">
-        <v>711078</v>
+        <v>711150</v>
       </c>
       <c r="F30" s="3">
-        <v>323784</v>
+        <v>327675</v>
       </c>
       <c r="G30" s="3">
         <v>4294</v>
       </c>
       <c r="H30" s="3">
         <v>498</v>
       </c>
       <c r="I30" s="3">
         <v>147</v>
       </c>
       <c r="J30" s="3">
         <v>461</v>
       </c>
       <c r="K30" s="3">
         <v>86</v>
       </c>
       <c r="L30" s="3">
         <v>33</v>
       </c>
       <c r="M30" s="3">
         <v>2</v>
       </c>
       <c r="N30" s="3">
         <v>148</v>
       </c>
@@ -2026,57 +2026,57 @@
       </c>
       <c r="Q30" s="3">
         <v>9</v>
       </c>
       <c r="R30" s="3">
         <v>0</v>
       </c>
       <c r="S30" s="3">
         <v>40</v>
       </c>
       <c r="T30" s="3">
         <v>7</v>
       </c>
       <c r="U30" s="3">
         <v>148</v>
       </c>
       <c r="V30" s="3">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="D31" s="3">
-        <v>1090798</v>
+        <v>1094761</v>
       </c>
       <c r="E31" s="3">
-        <v>736957</v>
+        <v>737029</v>
       </c>
       <c r="F31" s="3">
-        <v>346936</v>
+        <v>350827</v>
       </c>
       <c r="G31" s="3">
         <v>4342</v>
       </c>
       <c r="H31" s="3">
         <v>498</v>
       </c>
       <c r="I31" s="3">
         <v>147</v>
       </c>
       <c r="J31" s="3">
         <v>491</v>
       </c>
       <c r="K31" s="3">
         <v>86</v>
       </c>
       <c r="L31" s="3">
         <v>49</v>
       </c>
       <c r="M31" s="3">
         <v>2</v>
       </c>
       <c r="N31" s="3">
         <v>148</v>
       </c>